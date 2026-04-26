--- v2 (2026-03-16)
+++ v3 (2026-04-26)
@@ -158,1047 +158,1047 @@
   <si>
     <t>Poultry Meat</t>
   </si>
   <si>
     <t>Poultry Meat Products</t>
   </si>
   <si>
     <t>Poultry Meat Status Class</t>
   </si>
   <si>
     <t>Vegetables</t>
   </si>
   <si>
     <t>Vegetables Status Class</t>
   </si>
   <si>
     <t>Acceptance</t>
   </si>
   <si>
     <t>Rejection</t>
   </si>
   <si>
     <t>Authority</t>
   </si>
   <si>
-    <t>Malta</t>
+    <t>Federal Republic of Somalia</t>
+  </si>
+  <si>
+    <t>SO</t>
+  </si>
+  <si>
+    <t>جمهورية الصومال الفيدرالية</t>
+  </si>
+  <si>
+    <t>Import is permitted only from approved establishments</t>
+  </si>
+  <si>
+    <t>Permitted Green</t>
+  </si>
+  <si>
+    <t>Non Applicable</t>
+  </si>
+  <si>
+    <t>Portuguese Republic</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>جمهورية البرتغال</t>
+  </si>
+  <si>
+    <t>الإدارة العامة الغذائية البيطرية</t>
+  </si>
+  <si>
+    <t>General Department of Veterinary Food</t>
+  </si>
+  <si>
+    <t>Republic of Malta</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
-    <t>مالطا</t>
-[...5 lines deleted...]
-    <t>Luxembourg</t>
+    <t>جمهورية مالطا</t>
+  </si>
+  <si>
+    <t>Grand Duchy of Luxembourg</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
-    <t>لوكسمبورغ</t>
-[...2 lines deleted...]
-    <t>Croatia</t>
+    <t>دوقية لوكسمبورغ الكبرى</t>
+  </si>
+  <si>
+    <t>Republic of Croatia</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
-    <t>كورواتيا</t>
-[...2 lines deleted...]
-    <t>Estonia</t>
+    <t>جمهورية كرواتيا</t>
+  </si>
+  <si>
+    <t>Republic of Estonia</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
-    <t>إستونيا</t>
+    <t>جمهورية إستونيا</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>منغوليا</t>
   </si>
   <si>
-    <t>Somalia</t>
-[...14 lines deleted...]
-    <t>Tanzania</t>
+    <t>The United Republic of Tanzania</t>
   </si>
   <si>
     <t>Tz</t>
   </si>
   <si>
-    <t>تنزانيا</t>
-[...2 lines deleted...]
-    <t>Ethiopia</t>
+    <t>جمهورية تنزانيا المتحدة</t>
+  </si>
+  <si>
+    <t>Federal Democratic Republic of Ethiopia</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
-    <t>إثيوبيا</t>
-[...2 lines deleted...]
-    <t>Albania</t>
+    <t>جمهورية إثيوبيا الفيدرالية الديموقراطية</t>
+  </si>
+  <si>
+    <t>Republic of Albania</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
-    <t>ألبانيا</t>
-[...2 lines deleted...]
-    <t>Morocco</t>
+    <t>جمهورية ألبانيا</t>
+  </si>
+  <si>
+    <t>Kingdom of Morocco</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
-    <t>المغرب</t>
+    <t>المملكة المغربية</t>
   </si>
   <si>
     <t>Prohibited by a decision</t>
   </si>
   <si>
     <t>Banned</t>
   </si>
   <si>
-    <t>Belarus</t>
+    <t>Republic of Belarus</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
-    <t>بيلاروسيا</t>
-[...2 lines deleted...]
-    <t>Lithuania</t>
+    <t>جمهورية بيلاروس</t>
+  </si>
+  <si>
+    <t>Republic of Lithuania</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
-    <t>ليتوانيا</t>
-[...2 lines deleted...]
-    <t>Denmark</t>
+    <t>جمهورية ليتوانيا</t>
+  </si>
+  <si>
+    <t>Kingdom of Denmark</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
-    <t>الدنمارك</t>
-[...2 lines deleted...]
-    <t>Sweden</t>
+    <t>مملكة الدنمارك</t>
+  </si>
+  <si>
+    <t>Kingdom of Sweden</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
-    <t>السويد</t>
-[...2 lines deleted...]
-    <t>Djibouti</t>
+    <t>مملكة السويد</t>
+  </si>
+  <si>
+    <t>Republic of Djibouti</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
-    <t>جيبوتي</t>
-[...17 lines deleted...]
-    <t>Chile</t>
+    <t>جمهورية جيبوتي</t>
+  </si>
+  <si>
+    <t>Republic of Chile</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
-    <t>تشيلي</t>
-[...2 lines deleted...]
-    <t>PERU</t>
+    <t>جمهورية تشيلي</t>
+  </si>
+  <si>
+    <t>Republic of Peru</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
-    <t>بيرو</t>
-[...2 lines deleted...]
-    <t>Australia</t>
+    <t>جمهورية البيرو</t>
+  </si>
+  <si>
+    <t>The Commonwealth of Australia</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
-    <t>أستراليا</t>
-[...2 lines deleted...]
-    <t>Mauritania</t>
+    <t>كومنولث أستراليا</t>
+  </si>
+  <si>
+    <t>Islamic Republic of Mauritania</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
-    <t>موريتانيا</t>
-[...2 lines deleted...]
-    <t>Belgium</t>
+    <t>الجمهورية الإسلامية الموريتانية</t>
+  </si>
+  <si>
+    <t>Republic of Belgium</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
-    <t>بلجيكا</t>
+    <t>مملكة بلجيكا</t>
   </si>
   <si>
     <t>الوكالة الإتحادية لسلامة السلسلة الغذائية</t>
   </si>
   <si>
     <t>Federal Agency for Food Chain Safety</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
-    <t>إيرلاندا</t>
+    <t>ايرلندا</t>
   </si>
   <si>
     <t>وزارة الزراعة والأغذية والبحرية</t>
   </si>
   <si>
     <t>Ministry of Agriculture, Food and the Marine</t>
   </si>
   <si>
-    <t>Jordan</t>
+    <t>Hashemite Kingdom of Jordan</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
-    <t>الأردن</t>
-[...2 lines deleted...]
-    <t>Bahrain</t>
+    <t>المملكة الأردنية الهاشمية</t>
+  </si>
+  <si>
+    <t>Kingdom of Bahrain</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>مملكة البحرين</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
-    <t>هنغاريا</t>
+    <t>المجر</t>
   </si>
   <si>
     <t>مكتب سلامة السلسلة الغذائية الوطني</t>
   </si>
   <si>
     <t>National Food Chain Safety Office</t>
   </si>
   <si>
-    <t>Turkey</t>
+    <t>Republic of Türkiye</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
-    <t>تركيا</t>
-[...2 lines deleted...]
-    <t>Latvia</t>
+    <t>الجمهورية التركية</t>
+  </si>
+  <si>
+    <t>Republic of Latvia</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
-    <t>لاتفيا</t>
+    <t>جمهورية لاتفيا</t>
   </si>
   <si>
     <t>Permitted Yellow</t>
   </si>
   <si>
     <t>Importation is permitted according to the regulations and requirements</t>
   </si>
   <si>
-    <t>Myanmar</t>
+    <t>Republic of the Union of Myanmar</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
-    <t>مينامار</t>
-[...2 lines deleted...]
-    <t>Bangladesh</t>
+    <t>جمهورية اتحاد ميانمار</t>
+  </si>
+  <si>
+    <t>People's Republic of Bangladesh</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
-    <t>بنغالاديش</t>
+    <t>جمهورية بنغلاديش الشعبية</t>
   </si>
   <si>
     <t>Taipei</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>تايبيه</t>
   </si>
   <si>
-    <t>Tunisia</t>
+    <t>Republic of Tunisia</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
-    <t>تونس</t>
+    <t>الجمهورية التونسية</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>جزر القمر</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>جمهورية التشيك</t>
   </si>
   <si>
-    <t>South Africa</t>
+    <t>Republic of South Africa</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
-    <t>جنوب افريقيا</t>
-[...2 lines deleted...]
-    <t>Zimbabwe</t>
+    <t>جمهورية جنوب أفريقيا</t>
+  </si>
+  <si>
+    <t>Republic of Zimbabwe</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
-    <t>زيمبابوي</t>
-[...2 lines deleted...]
-    <t>Ivory Coast</t>
+    <t>جمهورية زيمبابوي</t>
+  </si>
+  <si>
+    <t>Republic of Cote d'Ivoire</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
-    <t>ساحل العاج</t>
-[...2 lines deleted...]
-    <t>Oman</t>
+    <t>جمهورية كوت ديفوار</t>
+  </si>
+  <si>
+    <t>Sultanate of Oman</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
-    <t>عمان</t>
-[...2 lines deleted...]
-    <t>Slovakia</t>
+    <t>سلطنة عمان</t>
+  </si>
+  <si>
+    <t>Slovak Republic</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
-    <t>سلوفاكيا</t>
-[...2 lines deleted...]
-    <t>Serbia</t>
+    <t>جمهورية سلوفاكيا</t>
+  </si>
+  <si>
+    <t>Republic of Serbia</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
-    <t>صربيا</t>
-[...2 lines deleted...]
-    <t>Finland</t>
+    <t>جمهورية صربيا</t>
+  </si>
+  <si>
+    <t>Republic of Finland</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
-    <t>فنلندا</t>
-[...2 lines deleted...]
-    <t>Vietnam</t>
+    <t>جمهورية فنلندا</t>
+  </si>
+  <si>
+    <t>Socialist Republic of Vietnam</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
-    <t>فيتنام</t>
-[...2 lines deleted...]
-    <t>Tajikistan</t>
+    <t>جمهورية فيتنام الاشتراكية</t>
+  </si>
+  <si>
+    <t>Republic of Tajikistan</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
-    <t>طاجاكستان</t>
-[...2 lines deleted...]
-    <t>Cyprus</t>
+    <t>جمهورية طاجيكستان</t>
+  </si>
+  <si>
+    <t>Republic of Cyprus</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
-    <t>قبرص</t>
-[...2 lines deleted...]
-    <t>Qatar</t>
+    <t>جمهورية قبرص</t>
+  </si>
+  <si>
+    <t>State of Qatar</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
-    <t>قطر</t>
-[...2 lines deleted...]
-    <t>Kazakhstan</t>
+    <t>دولة قطر</t>
+  </si>
+  <si>
+    <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>KZ</t>
   </si>
   <si>
-    <t>كازاخستان</t>
+    <t>جمهورية كازاخستان</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>هونج كونج</t>
   </si>
   <si>
-    <t>China</t>
+    <t>People's Republic of China</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
-    <t>الصين</t>
-[...2 lines deleted...]
-    <t>Iraq</t>
+    <t>جمهورية الصين الشعبية</t>
+  </si>
+  <si>
+    <t>Republic of Iraq</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
-    <t>العراق</t>
-[...2 lines deleted...]
-    <t>Gabon</t>
+    <t>جمهورية العراق</t>
+  </si>
+  <si>
+    <t>The Gabonese Republic</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
-    <t>الغابون</t>
-[...2 lines deleted...]
-    <t>Cameroon</t>
+    <t>الجمهورية الجابونية</t>
+  </si>
+  <si>
+    <t>Republic of Cameroon</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
-    <t>الكاميرون</t>
-[...2 lines deleted...]
-    <t>Congo</t>
+    <t>جمهورية الكاميرون</t>
+  </si>
+  <si>
+    <t>Republic of the Congo</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
-    <t>الكونغو</t>
-[...2 lines deleted...]
-    <t>Mexico</t>
+    <t>جمهورية الكونغو الديمقراطية</t>
+  </si>
+  <si>
+    <t>United Mexican States</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
-    <t>المكسيك</t>
+    <t>الولايات المتحدة المكسيكية</t>
   </si>
   <si>
     <t>إدارة الخدمة الوطنية لصحة وسلامة وجودة الأغذية الزراعية المكسيكية (SENASICA)</t>
   </si>
   <si>
     <t>Mexican National Service for Health, Safety and Quality of Agri-Food (SENASICA)</t>
   </si>
   <si>
-    <t>Austria</t>
+    <t>Republic of Austria</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
-    <t>النمسا</t>
-[...2 lines deleted...]
-    <t>Nigeria</t>
+    <t>جمهورية النمسا</t>
+  </si>
+  <si>
+    <t>Federal Republic of Nigeria</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
-    <t>نيجيريا</t>
-[...2 lines deleted...]
-    <t>Niger</t>
+    <t>جمهورية نيجيريا الاتحادية</t>
+  </si>
+  <si>
+    <t>Republic of the Niger</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
-    <t>النيجر</t>
+    <t>جمهورية النيجر</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>اليونان</t>
   </si>
   <si>
     <t>Importation of poultry meat products thermally treated under the controls and requirements</t>
   </si>
   <si>
     <t>Permitted Blue</t>
   </si>
   <si>
-    <t>Slovenia</t>
+    <t>Republic of Slovenia</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
-    <t>سلوفانيا</t>
-[...2 lines deleted...]
-    <t>Yemen</t>
+    <t>جمهورية سلوفانيا</t>
+  </si>
+  <si>
+    <t>Republic of Yemen</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
-    <t>اليمن</t>
-[...2 lines deleted...]
-    <t>Indonesia</t>
+    <t>الجمهورية اليمنية</t>
+  </si>
+  <si>
+    <t>Republic of Indonesia</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
-    <t>إندونيسيا</t>
+    <t>جمهورية إندونيسيا</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>اليابان</t>
   </si>
   <si>
     <t>The Japanese Ministry of Agriculture</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
-    <t>نيوزيلاندا</t>
+    <t>نيوزيلندا</t>
   </si>
   <si>
     <t>New Zealand Ministry of Primary Industries</t>
   </si>
   <si>
-    <t>Sri Lanka</t>
+    <t>Democratic Socialist Republic of Sri Lanka</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
-    <t>سيرلانكا</t>
-[...2 lines deleted...]
-    <t>Uganda</t>
+    <t>جمهورية سيرلانكا الديمقراطية الاشتراكية</t>
+  </si>
+  <si>
+    <t>Republic of Uganda</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
-    <t>أوغندا</t>
-[...2 lines deleted...]
-    <t>South Korea</t>
+    <t>جمهورية أوغندا</t>
+  </si>
+  <si>
+    <t>Republic of Korea</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
-    <t>كوريا الجنوبية</t>
-[...2 lines deleted...]
-    <t>Germany</t>
+    <t>جمهورية كوريا</t>
+  </si>
+  <si>
+    <t>Federal Republic of Germany</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
-    <t>ألمانيا</t>
-[...2 lines deleted...]
-    <t>Azerbaijan</t>
+    <t>جمهورية ألمانيا الاتحادية</t>
+  </si>
+  <si>
+    <t>Republic of Azerbaijan</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
-    <t>أذربيجان</t>
+    <t>جمهورية أذربيجان</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>رومانيا</t>
   </si>
   <si>
-    <t>Thailand</t>
+    <t>Kingdom of Thailand</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
-    <t>تايلاند</t>
-[...2 lines deleted...]
-    <t>Pakistan</t>
+    <t>مملكة تايلاند</t>
+  </si>
+  <si>
+    <t>Islamic Republic of Pakistan</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
-    <t>باكستان</t>
-[...2 lines deleted...]
-    <t>Switzerland</t>
+    <t>جمهورية باكستان الإسلامية</t>
+  </si>
+  <si>
+    <t>Swiss Confederation</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
-    <t>سويسرا</t>
-[...2 lines deleted...]
-    <t>Kuwait</t>
+    <t>الاتحاد السويسري</t>
+  </si>
+  <si>
+    <t>State of Kuwait</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
-    <t>الكويت</t>
-[...2 lines deleted...]
-    <t>United Kingdom</t>
+    <t>دولة الكويت</t>
+  </si>
+  <si>
+    <t>United Kingdom of Great Britain and Northern Ireland</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
-    <t>المملكة المتحدة</t>
+    <t>المملكة المتحدة لبريطانيا العظمى وإيرلندا الشمالية</t>
   </si>
   <si>
     <t>Department of Food, Environment and Rural Affairs</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
-    <t>الإمارات العربية المتحدة</t>
+    <t>دولة الإمارات العربية المتحدة</t>
   </si>
   <si>
     <t>جهاز أبوظبي للرقابة الغذائية , بلدية دبي</t>
   </si>
   <si>
-    <t>Egypt</t>
+    <t>Arab Republic of Egypt</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>جمهورية مصر العربية</t>
   </si>
   <si>
-    <t>Italy</t>
+    <t>Italy Republic</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
-    <t>إيطاليا</t>
+    <t>الجمهورية الإيطالية</t>
   </si>
   <si>
     <t>Ministry of Health</t>
   </si>
   <si>
-    <t>Sudan</t>
+    <t>Republic of Sudan</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
-    <t>السودان</t>
+    <t>جمهورية السودان</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>الولايات المتحدة الأمريكية</t>
   </si>
   <si>
     <t>مفتشية صحة الحيوان والنبات بوزارة الزراعة الامريكية</t>
   </si>
   <si>
     <t>Animal and Plant Health Inspectorate at the US Department of Agriculture</t>
   </si>
   <si>
-    <t>Russia</t>
+    <t>Russian Federation</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
-    <t>روسيا</t>
+    <t>روسيا الاتحادية</t>
   </si>
   <si>
     <t>هيئة الرقابة البيطرية والسلامة النباتية الفيدرالية (Rosselkhoznadzor)</t>
   </si>
   <si>
     <t>Federal Veterinary and Plant Safety Authority (Rosselkhoznadzor)</t>
   </si>
   <si>
-    <t>Brazil</t>
+    <t>Republic Federative of Brazil</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
-    <t>البرازيل</t>
+    <t>جمهورية البرازيل الاتحادية</t>
   </si>
   <si>
     <t>وزارة الزراعة والثروة الحيوانية والتموين الغذائي (MAPA)</t>
   </si>
   <si>
     <t>Ministry of Agriculture, Livestock and Food Supply (MAPA)</t>
   </si>
   <si>
-    <t>Poland</t>
+    <t>Republic of Poland</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
-    <t>بولندا</t>
+    <t>جمهورية بولندا</t>
   </si>
   <si>
     <t>المفتشية البيطرية العامة</t>
   </si>
   <si>
     <t>General Veterinary Inspectorate</t>
   </si>
   <si>
-    <t>Syria</t>
+    <t>Syrian Arab Republic</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
-    <t>سوريا</t>
-[...2 lines deleted...]
-    <t>Palestinian</t>
+    <t>الجمهورية العربية السورية</t>
+  </si>
+  <si>
+    <t>State of Palestine</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
-    <t>فلسطين</t>
-[...2 lines deleted...]
-    <t>Colombia</t>
+    <t>دولة فلسطين</t>
+  </si>
+  <si>
+    <t>Republic of Colombia</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
-    <t>كولومبيا</t>
-[...2 lines deleted...]
-    <t>Paraguay</t>
+    <t>جمهورية كولومبيا</t>
+  </si>
+  <si>
+    <t>Republic of Paraguay</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
-    <t>باراغواي</t>
-[...2 lines deleted...]
-    <t>Norway</t>
+    <t>جمهورية الباراغواي</t>
+  </si>
+  <si>
+    <t>Kingdom of Norway</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
-    <t>النيرويج</t>
-[...2 lines deleted...]
-    <t>France</t>
+    <t>مملكة النرويج</t>
+  </si>
+  <si>
+    <t>French Republic</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
-    <t>فرنسا</t>
+    <t>الجمهورية الفرنسية</t>
   </si>
   <si>
     <t>Permitted Blue Yellow</t>
   </si>
   <si>
     <t>المديرية العامة للأغذية (DGAL) التابعة لوزارة الزراعة والأغذية الزراعية والغابات</t>
   </si>
   <si>
     <t>Directorate General of Food (DGAL) of the Ministry of Agriculture, Food and Forestry</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>أوكرانيا</t>
   </si>
   <si>
     <t>الدائرة الحكومية لسلامة الغذاء وحماية المستهلك</t>
   </si>
   <si>
     <t>State Department of Food Safety and Consumer Protection</t>
   </si>
   <si>
-    <t>Netherlands</t>
+    <t>Kingdom of the Netherlands</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
-    <t>هولندا</t>
+    <t>مملكة هولندا</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>جورجيا</t>
   </si>
   <si>
-    <t>India</t>
+    <t>Republic of India</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
-    <t>الهند</t>
+    <t>جمهورية الهند</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>كندا</t>
   </si>
   <si>
-    <t>Argentina</t>
+    <t>Argentine Republic</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
-    <t>الأرجنتين</t>
+    <t>جمهورية الأرجنتين</t>
   </si>
   <si>
     <t>National service of Agri- food Health and Quality of Food (SENASA</t>
   </si>
   <si>
     <t>National SERVICE OF Agri-Food health and Quality of Food (SENASA)</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>ماليزيا</t>
   </si>
   <si>
-    <t>Uruguay</t>
+    <t>The Oriental Republic of Uruguay</t>
   </si>
   <si>
     <t>YU</t>
   </si>
   <si>
-    <t>أورجواي</t>
+    <t>جمهورية الأوروغواي الشرقية</t>
   </si>
   <si>
     <t>Directorate General of Livestock Services (DGSG) Uruguay</t>
   </si>
   <si>
-    <t>Spain</t>
+    <t>Kingdom of Spain</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
-    <t>إسبانيا</t>
+    <t>مملكة إسبانيا</t>
   </si>
   <si>
     <t>وزارة الزراعة والبيئة والاغذية الاسبانية</t>
   </si>
   <si>
     <t>Ministry of Agriculture, Fish and Food</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>بوركينا فاسو</t>
   </si>
   <si>
-    <t>Bulgaria</t>
+    <t>Republic of Bulgaria</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
-    <t>بلغاريا</t>
+    <t>جمهورية بلغاريا</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>البوسنة والهرسك</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1529,53 +1529,53 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AW99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AW1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="63.556" bestFit="true" customWidth="true" style="0"/>
@@ -1743,7065 +1743,7069 @@
       </c>
       <c r="AU1" s="1" t="s">
         <v>45</v>
       </c>
       <c r="AV1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AW1" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:49">
       <c r="A2" t="s">
         <v>48</v>
       </c>
       <c r="B2" t="s">
         <v>49</v>
       </c>
       <c r="C2" t="s">
         <v>50</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2"/>
-      <c r="I2"/>
+      <c r="H2" t="s">
+        <v>51</v>
+      </c>
+      <c r="I2" t="s">
+        <v>52</v>
+      </c>
       <c r="J2" t="s">
         <v>51</v>
       </c>
       <c r="K2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
-      <c r="P2"/>
+      <c r="P2" t="s">
+        <v>53</v>
+      </c>
       <c r="Q2"/>
-      <c r="R2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
-      <c r="AM2"/>
-      <c r="AN2"/>
+      <c r="AM2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>52</v>
+      </c>
       <c r="AO2"/>
       <c r="AP2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
     </row>
     <row r="3" spans="1:49">
       <c r="A3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3"/>
-[...2 lines deleted...]
-      <c r="I3"/>
+      <c r="F3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G3" t="s">
+        <v>51</v>
+      </c>
+      <c r="H3" t="s">
+        <v>51</v>
+      </c>
+      <c r="I3" t="s">
+        <v>52</v>
+      </c>
       <c r="J3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L3"/>
       <c r="M3"/>
-      <c r="N3"/>
-      <c r="O3"/>
+      <c r="N3" t="s">
+        <v>51</v>
+      </c>
+      <c r="O3" t="s">
+        <v>52</v>
+      </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S3"/>
-      <c r="T3"/>
-      <c r="U3"/>
+      <c r="T3" t="s">
+        <v>52</v>
+      </c>
+      <c r="U3" t="s">
+        <v>51</v>
+      </c>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-      <c r="AH3"/>
+      <c r="AH3" t="s">
+        <v>57</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-      <c r="AM3"/>
-      <c r="AN3"/>
+      <c r="AM3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>52</v>
+      </c>
       <c r="AO3"/>
       <c r="AP3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
-      <c r="AW3"/>
+      <c r="AW3" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="4" spans="1:49">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="K4"/>
+        <v>53</v>
+      </c>
+      <c r="K4" t="s">
+        <v>53</v>
+      </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-      <c r="P4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4" t="s">
-[...2 lines deleted...]
-      <c r="AA4"/>
+      <c r="Z4"/>
+      <c r="AA4" t="s">
+        <v>53</v>
+      </c>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
     </row>
     <row r="5" spans="1:49">
       <c r="A5" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
     </row>
     <row r="6" spans="1:49">
       <c r="A6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H6"/>
+      <c r="I6"/>
       <c r="J6" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-      <c r="P6"/>
+      <c r="P6" t="s">
+        <v>53</v>
+      </c>
       <c r="Q6"/>
-      <c r="R6"/>
+      <c r="R6" t="s">
+        <v>53</v>
+      </c>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z6" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-      <c r="AM6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM6"/>
+      <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="B7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H7"/>
+      <c r="I7"/>
       <c r="J7" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="K7" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-      <c r="P7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7"/>
+      <c r="R7" t="s">
+        <v>53</v>
+      </c>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM7"/>
+      <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="I8" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="J8" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="K8"/>
+        <v>53</v>
+      </c>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8" t="s">
-[...2 lines deleted...]
-      <c r="AA8"/>
+      <c r="Z8"/>
+      <c r="AA8" t="s">
+        <v>53</v>
+      </c>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="AG8"/>
+        <v>53</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>53</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="AN8" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="AO8"/>
       <c r="AP8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9"/>
+      <c r="G9" t="s">
+        <v>53</v>
+      </c>
       <c r="H9" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I9" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J9" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9"/>
-      <c r="U9"/>
+      <c r="T9" t="s">
+        <v>52</v>
+      </c>
+      <c r="U9" t="s">
+        <v>51</v>
+      </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9"/>
+      <c r="Z9" t="s">
+        <v>53</v>
+      </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9"/>
+      <c r="AF9" t="s">
+        <v>53</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN9" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO9"/>
-      <c r="AP9"/>
-      <c r="AQ9"/>
+      <c r="AP9" t="s">
+        <v>53</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>53</v>
+      </c>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I10" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="K10"/>
+        <v>52</v>
+      </c>
+      <c r="J10" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" t="s">
+        <v>52</v>
+      </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN10" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="I11" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-      <c r="T11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T11"/>
+      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="AN11" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="AO11"/>
-      <c r="AP11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AP11"/>
+      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" t="s">
         <v>83</v>
       </c>
       <c r="B12" t="s">
         <v>84</v>
       </c>
       <c r="C12" t="s">
         <v>85</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-      <c r="H12"/>
-[...2 lines deleted...]
-      <c r="K12"/>
+      <c r="H12" t="s">
+        <v>86</v>
+      </c>
+      <c r="I12" t="s">
+        <v>87</v>
+      </c>
+      <c r="J12" t="s">
+        <v>53</v>
+      </c>
+      <c r="K12" t="s">
+        <v>53</v>
+      </c>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12" t="s">
-[...5 lines deleted...]
-      <c r="P12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12" t="s">
+        <v>53</v>
+      </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-      <c r="T12"/>
-      <c r="U12"/>
+      <c r="T12" t="s">
+        <v>52</v>
+      </c>
+      <c r="U12" t="s">
+        <v>51</v>
+      </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12"/>
+      <c r="AA12" t="s">
+        <v>53</v>
+      </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
-      <c r="AM12"/>
-      <c r="AN12"/>
+      <c r="AM12" t="s">
+        <v>86</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>87</v>
+      </c>
       <c r="AO12"/>
-      <c r="AP12"/>
-      <c r="AQ12"/>
+      <c r="AP12" t="s">
+        <v>53</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>53</v>
+      </c>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13"/>
-      <c r="O13"/>
+      <c r="N13" t="s">
+        <v>51</v>
+      </c>
+      <c r="O13" t="s">
+        <v>52</v>
+      </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-      <c r="AO14" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C15" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15" t="s">
-[...6 lines deleted...]
-      <c r="I15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>51</v>
+      </c>
+      <c r="I15" t="s">
+        <v>52</v>
+      </c>
       <c r="J15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15"/>
-[...1 lines deleted...]
-      <c r="P15"/>
+      <c r="N15" t="s">
+        <v>51</v>
+      </c>
+      <c r="O15" t="s">
+        <v>52</v>
+      </c>
+      <c r="P15" t="s">
+        <v>53</v>
+      </c>
       <c r="Q15"/>
       <c r="R15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15"/>
-      <c r="AE15"/>
+      <c r="AD15" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>52</v>
+      </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-      <c r="AO15"/>
+      <c r="AO15" t="s">
+        <v>52</v>
+      </c>
       <c r="AP15" t="s">
         <v>51</v>
       </c>
       <c r="AQ15" t="s">
         <v>51</v>
       </c>
-      <c r="AR15"/>
+      <c r="AR15" t="s">
+        <v>52</v>
+      </c>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D16"/>
-      <c r="E16" t="s">
-[...2 lines deleted...]
-      <c r="F16"/>
+      <c r="E16"/>
+      <c r="F16" t="s">
+        <v>52</v>
+      </c>
       <c r="G16" t="s">
         <v>51</v>
       </c>
-      <c r="H16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H16"/>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="K16" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S16"/>
-      <c r="T16" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
       <c r="W16"/>
-      <c r="X16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="Z16"/>
+      <c r="AA16" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM16"/>
+      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ16" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR16"/>
-      <c r="AS16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C17" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D17"/>
-      <c r="E17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17"/>
       <c r="G17" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I17" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J17" t="s">
         <v>51</v>
       </c>
       <c r="K17" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="L17"/>
+        <v>52</v>
+      </c>
+      <c r="L17" t="s">
+        <v>53</v>
+      </c>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="P17"/>
+        <v>53</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17" t="s">
+        <v>53</v>
+      </c>
       <c r="Q17"/>
       <c r="R17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S17"/>
       <c r="T17" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U17" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="V17"/>
+        <v>51</v>
+      </c>
+      <c r="V17" t="s">
+        <v>53</v>
+      </c>
       <c r="W17"/>
-      <c r="X17"/>
+      <c r="X17" t="s">
+        <v>53</v>
+      </c>
       <c r="Y17"/>
-      <c r="Z17"/>
-[...3 lines deleted...]
-      <c r="AB17"/>
+      <c r="Z17" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA17"/>
+      <c r="AB17" t="s">
+        <v>53</v>
+      </c>
       <c r="AC17"/>
-      <c r="AD17"/>
+      <c r="AD17" t="s">
+        <v>53</v>
+      </c>
       <c r="AE17"/>
-      <c r="AF17"/>
+      <c r="AF17" t="s">
+        <v>53</v>
+      </c>
       <c r="AG17"/>
-      <c r="AH17" t="s">
-[...2 lines deleted...]
-      <c r="AI17"/>
+      <c r="AH17"/>
+      <c r="AI17" t="s">
+        <v>53</v>
+      </c>
       <c r="AJ17"/>
-      <c r="AK17"/>
+      <c r="AK17" t="s">
+        <v>53</v>
+      </c>
       <c r="AL17"/>
       <c r="AM17" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN17" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO17"/>
       <c r="AP17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR17"/>
-      <c r="AS17"/>
+      <c r="AS17" t="s">
+        <v>53</v>
+      </c>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-      <c r="AW17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AW17"/>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" t="s">
         <v>103</v>
       </c>
       <c r="B18" t="s">
         <v>104</v>
       </c>
       <c r="C18" t="s">
         <v>105</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U18" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC18" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
     </row>
     <row r="19" spans="1:49">
       <c r="A19" t="s">
         <v>106</v>
       </c>
       <c r="B19" t="s">
         <v>107</v>
       </c>
       <c r="C19" t="s">
         <v>108</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U19" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" t="s">
         <v>109</v>
       </c>
       <c r="B20" t="s">
         <v>110</v>
       </c>
       <c r="C20" t="s">
         <v>111</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G20" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H20" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I20" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U20" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB20" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC20" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN20" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
     </row>
     <row r="21" spans="1:49">
       <c r="A21" t="s">
         <v>112</v>
       </c>
       <c r="B21" t="s">
         <v>113</v>
       </c>
       <c r="C21" t="s">
         <v>114</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U21" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
     </row>
     <row r="22" spans="1:49">
       <c r="A22" t="s">
         <v>115</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G22" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H22" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I22" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O22" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q22"/>
       <c r="R22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S22"/>
       <c r="T22" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U22" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W22"/>
       <c r="X22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Y22"/>
       <c r="Z22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AA22"/>
       <c r="AB22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AC22"/>
       <c r="AD22" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AE22" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AF22" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG22" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH22" t="s">
         <v>118</v>
       </c>
       <c r="AI22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AJ22"/>
       <c r="AK22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP22" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ22" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR22" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="23" spans="1:49">
       <c r="A23" t="s">
         <v>120</v>
       </c>
       <c r="B23" t="s">
         <v>121</v>
       </c>
       <c r="C23" t="s">
         <v>122</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G23" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H23" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I23" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q23"/>
       <c r="R23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S23"/>
       <c r="T23" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U23" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG23" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH23" t="s">
         <v>123</v>
       </c>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN23" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO23"/>
       <c r="AP23" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR23" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24" spans="1:49">
       <c r="A24" t="s">
         <v>125</v>
       </c>
       <c r="B24" t="s">
         <v>126</v>
       </c>
       <c r="C24" t="s">
         <v>127</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K24" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG24" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN24" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO24" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP24" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ24" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR24" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
     </row>
     <row r="25" spans="1:49">
       <c r="A25" t="s">
         <v>128</v>
       </c>
       <c r="B25" t="s">
         <v>129</v>
       </c>
       <c r="C25" t="s">
         <v>130</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O25" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S25"/>
       <c r="T25" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U25" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG25" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN25"/>
       <c r="AO25" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP25" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ25" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" t="s">
         <v>131</v>
       </c>
       <c r="B26" t="s">
         <v>132</v>
       </c>
       <c r="C26" t="s">
         <v>133</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H26" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I26" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K26"/>
       <c r="L26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q26"/>
       <c r="R26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="V26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W26"/>
       <c r="X26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Y26"/>
       <c r="Z26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AA26"/>
       <c r="AB26" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC26" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AE26"/>
       <c r="AF26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AG26"/>
       <c r="AH26" t="s">
         <v>134</v>
       </c>
       <c r="AI26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AJ26"/>
       <c r="AK26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR26"/>
       <c r="AS26" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" t="s">
         <v>136</v>
       </c>
       <c r="B27" t="s">
         <v>137</v>
       </c>
       <c r="C27" t="s">
         <v>138</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I27" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J27" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K27" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O27" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="S27" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="T27" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U27" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB27" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC27" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG27" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN27" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO27" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP27" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ27" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR27" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" t="s">
         <v>139</v>
       </c>
       <c r="B28" t="s">
         <v>140</v>
       </c>
       <c r="C28" t="s">
         <v>141</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G28" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K28" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U28" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28" t="s">
         <v>142</v>
       </c>
       <c r="AP28" t="s">
         <v>143</v>
       </c>
       <c r="AQ28" t="s">
         <v>143</v>
       </c>
       <c r="AR28" t="s">
         <v>142</v>
       </c>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" t="s">
         <v>144</v>
       </c>
       <c r="B29" t="s">
         <v>145</v>
       </c>
       <c r="C29" t="s">
         <v>146</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G29" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H29" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I29" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J29" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K29" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U29" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN29" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO29" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP29" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ29" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR29" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" t="s">
         <v>147</v>
       </c>
       <c r="B30" t="s">
         <v>148</v>
       </c>
       <c r="C30" t="s">
         <v>149</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G30" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H30" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I30" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J30" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K30" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S30" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T30" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U30" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN30" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO30" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP30" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ30" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR30" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" t="s">
         <v>150</v>
       </c>
       <c r="B31" t="s">
         <v>151</v>
       </c>
       <c r="C31" t="s">
         <v>152</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T31" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U31" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP31" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR31" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
     </row>
     <row r="32" spans="1:49">
       <c r="A32" t="s">
         <v>153</v>
       </c>
       <c r="B32" t="s">
         <v>154</v>
       </c>
       <c r="C32" t="s">
         <v>155</v>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T32" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U32" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR32" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
     </row>
     <row r="33" spans="1:49">
       <c r="A33" t="s">
         <v>156</v>
       </c>
       <c r="B33" t="s">
         <v>157</v>
       </c>
       <c r="C33" t="s">
         <v>158</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I33" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN33" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR33" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
     </row>
     <row r="34" spans="1:49">
       <c r="A34" t="s">
         <v>159</v>
       </c>
       <c r="B34" t="s">
         <v>160</v>
       </c>
       <c r="C34" t="s">
         <v>161</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K34" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O34" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S34" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP34" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ34" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR34" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
     </row>
     <row r="35" spans="1:49">
       <c r="A35" t="s">
         <v>162</v>
       </c>
       <c r="B35" t="s">
         <v>163</v>
       </c>
       <c r="C35" t="s">
         <v>164</v>
       </c>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I35" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J35" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K35" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S35" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG35" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN35" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO35" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP35" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ35" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR35" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
     </row>
     <row r="36" spans="1:49">
       <c r="A36" t="s">
         <v>165</v>
       </c>
       <c r="B36" t="s">
         <v>166</v>
       </c>
       <c r="C36" t="s">
         <v>167</v>
       </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I36" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J36" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K36" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S36" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN36" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO36" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP36" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ36" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR36" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" t="s">
         <v>168</v>
       </c>
       <c r="B37" t="s">
         <v>169</v>
       </c>
       <c r="C37" t="s">
         <v>170</v>
       </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I37" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J37" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K37" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S37" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN37" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO37" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP37" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ37" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR37" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" t="s">
         <v>171</v>
       </c>
       <c r="B38" t="s">
         <v>172</v>
       </c>
       <c r="C38" t="s">
         <v>173</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T38" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U38" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB38" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC38" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP38" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ38" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR38" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
     </row>
     <row r="39" spans="1:49">
       <c r="A39" t="s">
         <v>174</v>
       </c>
       <c r="B39" t="s">
         <v>175</v>
       </c>
       <c r="C39" t="s">
         <v>176</v>
       </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K39" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S39" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP39" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ39" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR39" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" t="s">
         <v>177</v>
       </c>
       <c r="B40" t="s">
         <v>178</v>
       </c>
       <c r="C40" t="s">
         <v>179</v>
       </c>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I40" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O40" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG40" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN40" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP40" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR40" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS40"/>
       <c r="AT40"/>
       <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
     </row>
     <row r="41" spans="1:49">
       <c r="A41" t="s">
         <v>180</v>
       </c>
       <c r="B41" t="s">
         <v>181</v>
       </c>
       <c r="C41" t="s">
         <v>182</v>
       </c>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K41" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O41" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="S41" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="T41" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U41" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB41" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC41" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP41" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ41" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR41" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" t="s">
         <v>183</v>
       </c>
       <c r="B42" t="s">
         <v>184</v>
       </c>
       <c r="C42" t="s">
         <v>185</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G42" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U42" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB42" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC42" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD42"/>
       <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP42" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ42" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR42" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" t="s">
         <v>186</v>
       </c>
       <c r="B43" t="s">
         <v>187</v>
       </c>
       <c r="C43" t="s">
         <v>188</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I43" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN43" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR43" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
     </row>
     <row r="44" spans="1:49">
       <c r="A44" t="s">
         <v>189</v>
       </c>
       <c r="B44" t="s">
         <v>190</v>
       </c>
       <c r="C44" t="s">
         <v>191</v>
       </c>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K44" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S44" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T44" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U44" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP44" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ44" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR44" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
     </row>
     <row r="45" spans="1:49">
       <c r="A45" t="s">
         <v>192</v>
       </c>
       <c r="B45" t="s">
         <v>193</v>
       </c>
       <c r="C45" t="s">
         <v>194</v>
       </c>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>143</v>
       </c>
       <c r="I45" t="s">
         <v>142</v>
       </c>
       <c r="J45" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K45" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S45" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45" t="s">
         <v>143</v>
       </c>
       <c r="AN45" t="s">
         <v>142</v>
       </c>
       <c r="AO45" t="s">
         <v>142</v>
       </c>
       <c r="AP45" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ45" t="s">
         <v>143</v>
       </c>
       <c r="AR45" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
     </row>
     <row r="46" spans="1:49">
       <c r="A46" t="s">
         <v>195</v>
       </c>
       <c r="B46" t="s">
         <v>196</v>
       </c>
       <c r="C46" t="s">
         <v>197</v>
       </c>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I46" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J46" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K46" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S46" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB46" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC46" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG46" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN46" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO46" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP46" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ46" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR46" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
     </row>
     <row r="47" spans="1:49">
       <c r="A47" t="s">
         <v>198</v>
       </c>
       <c r="B47" t="s">
         <v>199</v>
       </c>
       <c r="C47" t="s">
         <v>200</v>
       </c>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP47" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ47" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR47" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
     </row>
     <row r="48" spans="1:49">
       <c r="A48" t="s">
         <v>201</v>
       </c>
       <c r="B48" t="s">
         <v>202</v>
       </c>
       <c r="C48" t="s">
         <v>203</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I48" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J48" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K48" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S48" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB48" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC48" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD48"/>
       <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN48" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO48" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP48" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ48" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR48" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
     </row>
     <row r="49" spans="1:49">
       <c r="A49" t="s">
         <v>204</v>
       </c>
       <c r="B49" t="s">
         <v>205</v>
       </c>
       <c r="C49" t="s">
         <v>206</v>
       </c>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP49" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ49" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR49" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
     </row>
     <row r="50" spans="1:49">
       <c r="A50" t="s">
         <v>207</v>
       </c>
       <c r="B50" t="s">
         <v>208</v>
       </c>
       <c r="C50" t="s">
         <v>209</v>
       </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I50" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J50" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K50" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S50" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN50" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO50" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP50" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ50" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR50" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
     </row>
     <row r="51" spans="1:49">
       <c r="A51" t="s">
         <v>210</v>
       </c>
       <c r="B51" t="s">
         <v>211</v>
       </c>
       <c r="C51" t="s">
         <v>212</v>
       </c>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I51" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J51" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K51" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S51" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN51" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO51" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP51" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ51" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR51" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
     </row>
     <row r="52" spans="1:49">
       <c r="A52" t="s">
         <v>213</v>
       </c>
       <c r="B52" t="s">
         <v>214</v>
       </c>
       <c r="C52" t="s">
         <v>215</v>
       </c>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I52" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J52" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K52" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S52" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN52" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO52" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP52" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ52" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR52" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" t="s">
         <v>216</v>
       </c>
       <c r="B53" t="s">
         <v>217</v>
       </c>
       <c r="C53" t="s">
         <v>218</v>
       </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I53" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J53" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K53" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S53" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB53" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC53" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53" t="s">
         <v>219</v>
       </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN53" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO53" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP53" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ53" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR53" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" t="s">
         <v>221</v>
       </c>
       <c r="B54" t="s">
         <v>222</v>
       </c>
       <c r="C54" t="s">
         <v>223</v>
       </c>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K54" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S54" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP54" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ54" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR54" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" t="s">
         <v>224</v>
       </c>
       <c r="B55" t="s">
         <v>225</v>
       </c>
       <c r="C55" t="s">
         <v>226</v>
       </c>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I55" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J55" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K55" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
       <c r="AA55" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
       <c r="AE55"/>
       <c r="AF55"/>
       <c r="AG55"/>
       <c r="AH55"/>
       <c r="AI55"/>
       <c r="AJ55"/>
       <c r="AK55"/>
       <c r="AL55"/>
       <c r="AM55" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN55" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO55" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP55" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ55" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR55" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS55"/>
       <c r="AT55"/>
       <c r="AU55"/>
       <c r="AV55"/>
       <c r="AW55"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" t="s">
         <v>227</v>
       </c>
       <c r="B56" t="s">
         <v>228</v>
       </c>
       <c r="C56" t="s">
         <v>229</v>
       </c>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I56" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J56" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K56" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
       <c r="AA56" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB56"/>
       <c r="AC56"/>
       <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
       <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
       <c r="AM56" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN56" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO56" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP56" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ56" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR56" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS56"/>
       <c r="AT56"/>
       <c r="AU56"/>
       <c r="AV56"/>
       <c r="AW56"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" t="s">
         <v>230</v>
       </c>
       <c r="B57" t="s">
         <v>231</v>
       </c>
       <c r="C57" t="s">
         <v>232</v>
       </c>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K57" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O57" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57" t="s">
         <v>233</v>
       </c>
       <c r="S57" t="s">
         <v>234</v>
       </c>
       <c r="T57" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U57" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
       <c r="AA57" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB57" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC57" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD57"/>
       <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
       <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP57" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ57" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR57" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS57"/>
       <c r="AT57"/>
       <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" t="s">
         <v>235</v>
       </c>
       <c r="B58" t="s">
         <v>236</v>
       </c>
       <c r="C58" t="s">
         <v>237</v>
       </c>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58"/>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K58" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58" t="s">
         <v>233</v>
       </c>
       <c r="S58" t="s">
         <v>234</v>
       </c>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
       <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
       <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
       <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
       <c r="AM58"/>
       <c r="AN58"/>
       <c r="AO58" t="s">
         <v>234</v>
       </c>
       <c r="AP58" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ58" t="s">
         <v>143</v>
       </c>
       <c r="AR58" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS58"/>
       <c r="AT58"/>
       <c r="AU58"/>
       <c r="AV58"/>
       <c r="AW58"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" t="s">
         <v>238</v>
       </c>
       <c r="B59" t="s">
         <v>239</v>
       </c>
       <c r="C59" t="s">
         <v>240</v>
       </c>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I59" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J59" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K59" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U59" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="Y59" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="Z59"/>
       <c r="AA59" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB59" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC59" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN59" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO59" t="s">
         <v>142</v>
       </c>
       <c r="AP59" t="s">
         <v>143</v>
       </c>
       <c r="AQ59" t="s">
         <v>143</v>
       </c>
       <c r="AR59" t="s">
         <v>142</v>
       </c>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
     </row>
     <row r="60" spans="1:49">
       <c r="A60" t="s">
         <v>241</v>
       </c>
       <c r="B60" t="s">
         <v>242</v>
       </c>
       <c r="C60" t="s">
         <v>243</v>
       </c>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U60" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
       <c r="Z60"/>
       <c r="AA60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB60"/>
       <c r="AC60"/>
       <c r="AD60"/>
       <c r="AE60"/>
       <c r="AF60"/>
       <c r="AG60"/>
       <c r="AH60"/>
       <c r="AI60"/>
       <c r="AJ60"/>
       <c r="AK60"/>
       <c r="AL60"/>
       <c r="AM60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP60" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ60" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR60" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS60"/>
       <c r="AT60"/>
       <c r="AU60"/>
       <c r="AV60"/>
       <c r="AW60"/>
     </row>
     <row r="61" spans="1:49">
       <c r="A61" t="s">
         <v>244</v>
       </c>
       <c r="B61" t="s">
         <v>245</v>
       </c>
       <c r="C61" t="s">
         <v>246</v>
       </c>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I61" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J61" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K61" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61" t="s">
         <v>233</v>
       </c>
       <c r="S61" t="s">
         <v>234</v>
       </c>
       <c r="T61" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U61" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN61" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO61" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP61" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ61" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR61" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="62" spans="1:49">
       <c r="A62" t="s">
         <v>248</v>
       </c>
       <c r="B62" t="s">
         <v>249</v>
       </c>
       <c r="C62" t="s">
         <v>250</v>
       </c>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G62" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H62" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I62" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J62" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K62" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O62" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62" t="s">
         <v>143</v>
       </c>
       <c r="S62" t="s">
         <v>142</v>
       </c>
       <c r="T62" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U62" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB62" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC62" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD62" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AE62" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AF62" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG62" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN62" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="63" spans="1:49">
       <c r="A63" t="s">
         <v>252</v>
       </c>
       <c r="B63" t="s">
         <v>253</v>
       </c>
       <c r="C63" t="s">
         <v>254</v>
       </c>
       <c r="D63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="G63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="R63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T63" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U63" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Y63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Z63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AA63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB63" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC63" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AE63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AF63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AG63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AH63"/>
       <c r="AI63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AJ63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AK63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AL63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AM63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS63" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AT63"/>
       <c r="AU63"/>
       <c r="AV63"/>
       <c r="AW63"/>
     </row>
     <row r="64" spans="1:49">
       <c r="A64" t="s">
         <v>255</v>
       </c>
       <c r="B64" t="s">
         <v>256</v>
       </c>
       <c r="C64" t="s">
         <v>257</v>
       </c>
       <c r="D64"/>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I64" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J64"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64"/>
       <c r="T64" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U64" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
       <c r="Z64"/>
       <c r="AA64"/>
       <c r="AB64"/>
       <c r="AC64"/>
       <c r="AD64"/>
       <c r="AE64"/>
       <c r="AF64"/>
       <c r="AG64"/>
       <c r="AH64"/>
       <c r="AI64"/>
       <c r="AJ64"/>
       <c r="AK64"/>
       <c r="AL64"/>
       <c r="AM64" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN64" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO64"/>
       <c r="AP64"/>
       <c r="AQ64"/>
       <c r="AR64"/>
       <c r="AS64"/>
       <c r="AT64"/>
       <c r="AU64"/>
       <c r="AV64"/>
       <c r="AW64"/>
     </row>
     <row r="65" spans="1:49">
       <c r="A65" t="s">
         <v>258</v>
       </c>
       <c r="B65" t="s">
         <v>259</v>
       </c>
       <c r="C65" t="s">
         <v>260</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I65" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J65" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K65" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65" t="s">
         <v>233</v>
       </c>
       <c r="S65" t="s">
         <v>234</v>
       </c>
       <c r="T65" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U65" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
       <c r="Z65"/>
       <c r="AA65" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="AC65"/>
+        <v>53</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>52</v>
+      </c>
       <c r="AD65"/>
       <c r="AE65"/>
       <c r="AF65"/>
       <c r="AG65"/>
       <c r="AH65"/>
       <c r="AI65"/>
       <c r="AJ65"/>
       <c r="AK65"/>
       <c r="AL65"/>
       <c r="AM65" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN65" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO65" t="s">
         <v>234</v>
       </c>
       <c r="AP65" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ65" t="s">
         <v>233</v>
       </c>
       <c r="AR65" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS65"/>
       <c r="AT65"/>
       <c r="AU65"/>
       <c r="AV65"/>
       <c r="AW65"/>
     </row>
     <row r="66" spans="1:49">
       <c r="A66" t="s">
         <v>261</v>
       </c>
       <c r="B66" t="s">
         <v>262</v>
       </c>
       <c r="C66" t="s">
         <v>263</v>
       </c>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66"/>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K66" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O66" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S66" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T66" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U66" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
       <c r="Z66"/>
       <c r="AA66" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB66" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC66" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD66" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AE66" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AF66"/>
       <c r="AG66"/>
       <c r="AH66"/>
       <c r="AI66"/>
       <c r="AJ66"/>
       <c r="AK66"/>
       <c r="AL66"/>
       <c r="AM66"/>
       <c r="AN66"/>
       <c r="AO66" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP66" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ66" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR66" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS66"/>
       <c r="AT66"/>
       <c r="AU66"/>
       <c r="AV66"/>
       <c r="AW66"/>
     </row>
     <row r="67" spans="1:49">
       <c r="A67" t="s">
         <v>264</v>
       </c>
       <c r="B67" t="s">
         <v>265</v>
       </c>
       <c r="C67" t="s">
         <v>266</v>
       </c>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G67" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H67" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I67" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J67" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K67" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67" t="s">
         <v>233</v>
       </c>
       <c r="S67" t="s">
         <v>234</v>
       </c>
       <c r="T67" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="U67" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
       <c r="Z67"/>
       <c r="AA67" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB67"/>
       <c r="AC67"/>
       <c r="AD67"/>
       <c r="AE67"/>
       <c r="AF67" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG67" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH67"/>
       <c r="AI67"/>
       <c r="AJ67"/>
       <c r="AK67"/>
       <c r="AL67"/>
       <c r="AM67" t="s">
         <v>143</v>
       </c>
       <c r="AN67" t="s">
         <v>142</v>
       </c>
       <c r="AO67" t="s">
         <v>234</v>
       </c>
       <c r="AP67" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ67" t="s">
         <v>233</v>
       </c>
       <c r="AR67" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS67"/>
       <c r="AT67"/>
       <c r="AU67"/>
       <c r="AV67"/>
       <c r="AW67"/>
     </row>
     <row r="68" spans="1:49">
       <c r="A68" t="s">
         <v>267</v>
       </c>
       <c r="B68" t="s">
         <v>268</v>
       </c>
       <c r="C68" t="s">
         <v>269</v>
       </c>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68"/>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K68" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S68" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
       <c r="Z68"/>
       <c r="AA68" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB68" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC68" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD68"/>
       <c r="AE68"/>
       <c r="AF68"/>
       <c r="AG68"/>
       <c r="AH68"/>
       <c r="AI68"/>
       <c r="AJ68"/>
       <c r="AK68"/>
       <c r="AL68"/>
       <c r="AM68"/>
       <c r="AN68"/>
       <c r="AO68" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP68" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ68" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR68" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS68"/>
       <c r="AT68"/>
       <c r="AU68"/>
       <c r="AV68"/>
       <c r="AW68"/>
     </row>
     <row r="69" spans="1:49">
       <c r="A69" t="s">
         <v>270</v>
       </c>
       <c r="B69" t="s">
         <v>271</v>
       </c>
       <c r="C69" t="s">
         <v>272</v>
       </c>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I69" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J69" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K69" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Q69" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="R69" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="S69" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T69" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U69" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
       <c r="Z69"/>
       <c r="AA69" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB69" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC69" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD69"/>
       <c r="AE69"/>
       <c r="AF69"/>
       <c r="AG69"/>
       <c r="AH69"/>
       <c r="AI69"/>
       <c r="AJ69"/>
       <c r="AK69"/>
       <c r="AL69"/>
       <c r="AM69" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN69" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO69" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP69" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ69" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR69" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS69"/>
       <c r="AT69"/>
       <c r="AU69"/>
       <c r="AV69"/>
       <c r="AW69"/>
     </row>
     <row r="70" spans="1:49">
       <c r="A70" t="s">
         <v>273</v>
       </c>
       <c r="B70" t="s">
         <v>274</v>
       </c>
       <c r="C70" t="s">
         <v>275</v>
       </c>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I70" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J70" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="K70" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70" t="s">
         <v>143</v>
       </c>
       <c r="S70" t="s">
         <v>142</v>
       </c>
       <c r="T70" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U70" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
       <c r="Z70"/>
       <c r="AA70" t="s">
         <v>142</v>
       </c>
       <c r="AB70" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC70" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD70"/>
       <c r="AE70"/>
       <c r="AF70"/>
       <c r="AG70"/>
       <c r="AH70"/>
       <c r="AI70"/>
       <c r="AJ70"/>
       <c r="AK70"/>
       <c r="AL70"/>
       <c r="AM70" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN70" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO70" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP70" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ70" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR70" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS70"/>
       <c r="AT70"/>
       <c r="AU70"/>
       <c r="AV70"/>
       <c r="AW70"/>
     </row>
     <row r="71" spans="1:49">
       <c r="A71" t="s">
         <v>276</v>
       </c>
       <c r="B71" t="s">
         <v>277</v>
       </c>
       <c r="C71" t="s">
         <v>278</v>
       </c>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71"/>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O71" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="X71"/>
       <c r="Y71"/>
       <c r="Z71"/>
       <c r="AA71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB71" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC71" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD71" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AE71" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AF71"/>
       <c r="AG71"/>
       <c r="AH71"/>
       <c r="AI71"/>
       <c r="AJ71"/>
       <c r="AK71"/>
       <c r="AL71"/>
       <c r="AM71"/>
       <c r="AN71"/>
       <c r="AO71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR71" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS71"/>
       <c r="AT71"/>
       <c r="AU71"/>
       <c r="AV71"/>
       <c r="AW71"/>
     </row>
     <row r="72" spans="1:49">
       <c r="A72" t="s">
         <v>279</v>
       </c>
       <c r="B72" t="s">
         <v>280</v>
       </c>
       <c r="C72" t="s">
         <v>281</v>
       </c>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72"/>
       <c r="I72"/>
       <c r="J72" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K72" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S72" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
       <c r="Z72"/>
       <c r="AA72" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB72" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC72" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD72"/>
       <c r="AE72"/>
       <c r="AF72" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG72" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH72"/>
       <c r="AI72"/>
       <c r="AJ72"/>
       <c r="AK72"/>
       <c r="AL72"/>
       <c r="AM72" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AN72" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AO72" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP72" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ72" t="s">
         <v>143</v>
       </c>
       <c r="AR72" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS72"/>
       <c r="AT72"/>
       <c r="AU72"/>
       <c r="AV72"/>
       <c r="AW72"/>
     </row>
     <row r="73" spans="1:49">
       <c r="A73" t="s">
         <v>282</v>
       </c>
       <c r="B73" t="s">
         <v>283</v>
       </c>
       <c r="C73" t="s">
         <v>284</v>
       </c>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G73" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H73"/>
       <c r="I73"/>
       <c r="J73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O73" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="R73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T73" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U73" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
       <c r="Z73"/>
       <c r="AA73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB73" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC73" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD73"/>
       <c r="AE73"/>
       <c r="AF73"/>
       <c r="AG73"/>
       <c r="AH73"/>
       <c r="AI73"/>
       <c r="AJ73"/>
       <c r="AK73"/>
       <c r="AL73"/>
       <c r="AM73" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN73" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP73" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ73" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR73" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS73"/>
       <c r="AT73"/>
       <c r="AU73"/>
       <c r="AV73"/>
       <c r="AW73" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="74" spans="1:49">
       <c r="A74" t="s">
         <v>286</v>
       </c>
       <c r="B74" t="s">
         <v>287</v>
       </c>
       <c r="C74" t="s">
         <v>288</v>
       </c>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
         <v>143</v>
       </c>
       <c r="I74" t="s">
         <v>142</v>
       </c>
       <c r="J74" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K74" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74" t="s">
         <v>143</v>
       </c>
       <c r="S74" t="s">
         <v>142</v>
       </c>
       <c r="T74" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U74" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="Y74" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="Z74"/>
       <c r="AA74" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB74" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC74" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD74"/>
       <c r="AE74"/>
       <c r="AF74" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG74" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH74" t="s">
         <v>289</v>
       </c>
       <c r="AI74" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AJ74" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AK74"/>
       <c r="AL74"/>
       <c r="AM74" t="s">
         <v>143</v>
       </c>
       <c r="AN74" t="s">
         <v>142</v>
       </c>
       <c r="AO74" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP74"/>
       <c r="AQ74" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR74"/>
       <c r="AS74" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AT74" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AU74"/>
       <c r="AV74"/>
       <c r="AW74"/>
     </row>
     <row r="75" spans="1:49">
       <c r="A75" t="s">
         <v>290</v>
       </c>
       <c r="B75" t="s">
         <v>291</v>
       </c>
       <c r="C75" t="s">
         <v>292</v>
       </c>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G75" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H75" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I75" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J75" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K75" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L75" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="M75" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N75" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O75" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P75" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Q75" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="R75" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="S75" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T75" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="U75" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="Y75" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="Z75"/>
       <c r="AA75" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB75" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC75" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD75"/>
       <c r="AE75"/>
       <c r="AF75"/>
       <c r="AG75"/>
       <c r="AH75"/>
       <c r="AI75"/>
       <c r="AJ75"/>
       <c r="AK75"/>
       <c r="AL75"/>
       <c r="AM75" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN75" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO75" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP75" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ75" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR75" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS75" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AT75" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AU75"/>
       <c r="AV75"/>
       <c r="AW75"/>
     </row>
     <row r="76" spans="1:49">
       <c r="A76" t="s">
         <v>293</v>
       </c>
       <c r="B76" t="s">
         <v>294</v>
       </c>
       <c r="C76" t="s">
         <v>295</v>
       </c>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G76" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H76" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I76" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J76" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K76" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S76" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T76" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U76" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
       <c r="Z76"/>
       <c r="AA76" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB76" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC76" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD76"/>
       <c r="AE76"/>
       <c r="AF76" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG76" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH76"/>
       <c r="AI76"/>
       <c r="AJ76"/>
       <c r="AK76"/>
       <c r="AL76"/>
       <c r="AM76" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN76" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO76" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP76" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ76" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR76" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS76"/>
       <c r="AT76"/>
       <c r="AU76"/>
       <c r="AV76"/>
       <c r="AW76" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="77" spans="1:49">
       <c r="A77" t="s">
         <v>297</v>
       </c>
       <c r="B77" t="s">
         <v>298</v>
       </c>
       <c r="C77" t="s">
         <v>299</v>
       </c>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
         <v>143</v>
       </c>
       <c r="I77" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J77" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="K77" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77" t="s">
         <v>233</v>
       </c>
       <c r="S77" t="s">
         <v>234</v>
       </c>
       <c r="T77" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U77" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
       <c r="Z77"/>
       <c r="AA77" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB77"/>
       <c r="AC77"/>
       <c r="AD77"/>
       <c r="AE77"/>
       <c r="AF77" t="s">
         <v>143</v>
       </c>
       <c r="AG77" t="s">
         <v>142</v>
       </c>
       <c r="AH77"/>
       <c r="AI77"/>
       <c r="AJ77"/>
       <c r="AK77"/>
       <c r="AL77"/>
       <c r="AM77" t="s">
         <v>143</v>
       </c>
       <c r="AN77" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO77" t="s">
         <v>234</v>
       </c>
       <c r="AP77"/>
       <c r="AQ77" t="s">
         <v>233</v>
       </c>
       <c r="AR77"/>
       <c r="AS77"/>
       <c r="AT77"/>
       <c r="AU77"/>
       <c r="AV77"/>
       <c r="AW77"/>
     </row>
     <row r="78" spans="1:49">
       <c r="A78" t="s">
         <v>300</v>
       </c>
       <c r="B78" t="s">
         <v>301</v>
       </c>
       <c r="C78" t="s">
         <v>302</v>
       </c>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G78" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H78" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I78" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U78" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
       <c r="Z78"/>
       <c r="AA78" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB78"/>
       <c r="AC78"/>
       <c r="AD78"/>
       <c r="AE78"/>
       <c r="AF78" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG78" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH78" t="s">
         <v>303</v>
       </c>
       <c r="AI78"/>
       <c r="AJ78"/>
       <c r="AK78"/>
       <c r="AL78"/>
       <c r="AM78"/>
       <c r="AN78"/>
       <c r="AO78" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP78" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ78" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR78" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS78"/>
       <c r="AT78"/>
       <c r="AU78"/>
       <c r="AV78"/>
       <c r="AW78" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="79" spans="1:49">
       <c r="A79" t="s">
         <v>305</v>
       </c>
       <c r="B79" t="s">
         <v>306</v>
       </c>
       <c r="C79" t="s">
         <v>307</v>
       </c>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I79" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J79" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K79" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O79" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="S79" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="T79" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U79" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
       <c r="Z79"/>
       <c r="AA79" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB79" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC79" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD79"/>
       <c r="AE79"/>
       <c r="AF79" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG79" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH79" t="s">
         <v>308</v>
       </c>
       <c r="AI79"/>
       <c r="AJ79"/>
       <c r="AK79"/>
       <c r="AL79"/>
       <c r="AM79" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN79" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO79" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP79" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ79" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR79" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS79"/>
       <c r="AT79"/>
       <c r="AU79"/>
       <c r="AV79"/>
       <c r="AW79" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="80" spans="1:49">
       <c r="A80" t="s">
         <v>310</v>
       </c>
       <c r="B80" t="s">
         <v>311</v>
       </c>
       <c r="C80" t="s">
         <v>312</v>
       </c>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G80" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H80" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I80" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J80" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K80" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80" t="s">
         <v>143</v>
       </c>
       <c r="S80" t="s">
         <v>142</v>
       </c>
       <c r="T80" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U80" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
       <c r="Z80"/>
       <c r="AA80" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB80" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC80" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD80"/>
       <c r="AE80"/>
       <c r="AF80" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG80" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH80" t="s">
         <v>313</v>
       </c>
       <c r="AI80"/>
       <c r="AJ80"/>
       <c r="AK80"/>
       <c r="AL80"/>
       <c r="AM80" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN80" t="s">
         <v>142</v>
       </c>
       <c r="AO80" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP80" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ80" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR80" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS80"/>
       <c r="AT80"/>
       <c r="AU80"/>
       <c r="AV80"/>
       <c r="AW80" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="81" spans="1:49">
       <c r="A81" t="s">
         <v>315</v>
       </c>
       <c r="B81" t="s">
         <v>316</v>
       </c>
       <c r="C81" t="s">
         <v>317</v>
       </c>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G81" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H81" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I81" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J81" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K81" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O81" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P81"/>
       <c r="Q81"/>
       <c r="R81"/>
       <c r="S81"/>
       <c r="T81" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U81" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V81"/>
       <c r="W81"/>
       <c r="X81"/>
       <c r="Y81"/>
       <c r="Z81"/>
       <c r="AA81" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB81" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC81" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD81"/>
       <c r="AE81"/>
       <c r="AF81" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG81" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH81" t="s">
         <v>318</v>
       </c>
       <c r="AI81"/>
       <c r="AJ81"/>
       <c r="AK81"/>
       <c r="AL81"/>
       <c r="AM81"/>
       <c r="AN81"/>
       <c r="AO81" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP81" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ81" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR81" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS81"/>
       <c r="AT81"/>
       <c r="AU81"/>
       <c r="AV81"/>
       <c r="AW81" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:49">
       <c r="A82" t="s">
         <v>320</v>
       </c>
       <c r="B82" t="s">
         <v>321</v>
       </c>
       <c r="C82" t="s">
         <v>322</v>
       </c>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I82" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J82" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K82" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82"/>
       <c r="R82" t="s">
         <v>143</v>
       </c>
       <c r="S82" t="s">
         <v>142</v>
       </c>
       <c r="T82"/>
       <c r="U82"/>
       <c r="V82"/>
       <c r="W82"/>
       <c r="X82"/>
       <c r="Y82"/>
       <c r="Z82"/>
       <c r="AA82" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB82"/>
       <c r="AC82"/>
       <c r="AD82"/>
       <c r="AE82"/>
       <c r="AF82"/>
       <c r="AG82"/>
       <c r="AH82"/>
       <c r="AI82"/>
       <c r="AJ82"/>
       <c r="AK82"/>
       <c r="AL82"/>
       <c r="AM82" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN82" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO82" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP82" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ82" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR82" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS82"/>
       <c r="AT82"/>
       <c r="AU82"/>
       <c r="AV82"/>
       <c r="AW82"/>
     </row>
     <row r="83" spans="1:49">
       <c r="A83" t="s">
         <v>323</v>
       </c>
       <c r="B83" t="s">
         <v>324</v>
       </c>
       <c r="C83" t="s">
         <v>325</v>
       </c>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I83" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J83" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K83" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83"/>
       <c r="R83"/>
       <c r="S83"/>
       <c r="T83"/>
       <c r="U83"/>
       <c r="V83"/>
       <c r="W83"/>
       <c r="X83"/>
       <c r="Y83"/>
       <c r="Z83"/>
       <c r="AA83" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB83"/>
       <c r="AC83"/>
       <c r="AD83"/>
       <c r="AE83"/>
       <c r="AF83"/>
       <c r="AG83"/>
       <c r="AH83"/>
       <c r="AI83"/>
       <c r="AJ83"/>
       <c r="AK83"/>
       <c r="AL83"/>
       <c r="AM83" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN83" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO83" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP83"/>
       <c r="AQ83" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR83"/>
       <c r="AS83"/>
       <c r="AT83"/>
       <c r="AU83"/>
       <c r="AV83"/>
       <c r="AW83"/>
     </row>
     <row r="84" spans="1:49">
       <c r="A84" t="s">
         <v>326</v>
       </c>
       <c r="B84" t="s">
         <v>327</v>
       </c>
       <c r="C84" t="s">
         <v>328</v>
       </c>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I84" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J84"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84"/>
       <c r="R84"/>
       <c r="S84"/>
       <c r="T84"/>
       <c r="U84"/>
       <c r="V84"/>
       <c r="W84"/>
       <c r="X84"/>
       <c r="Y84"/>
       <c r="Z84"/>
       <c r="AA84"/>
       <c r="AB84"/>
       <c r="AC84"/>
       <c r="AD84"/>
       <c r="AE84"/>
       <c r="AF84"/>
       <c r="AG84"/>
@@ -8815,440 +8819,440 @@
       <c r="AO84"/>
       <c r="AP84"/>
       <c r="AQ84"/>
       <c r="AR84"/>
       <c r="AS84"/>
       <c r="AT84"/>
       <c r="AU84"/>
       <c r="AV84"/>
       <c r="AW84"/>
     </row>
     <row r="85" spans="1:49">
       <c r="A85" t="s">
         <v>329</v>
       </c>
       <c r="B85" t="s">
         <v>330</v>
       </c>
       <c r="C85" t="s">
         <v>331</v>
       </c>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I85" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J85" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K85" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85"/>
       <c r="R85" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S85" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T85"/>
       <c r="U85"/>
       <c r="V85"/>
       <c r="W85"/>
       <c r="X85"/>
       <c r="Y85"/>
       <c r="Z85"/>
       <c r="AA85" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB85"/>
       <c r="AC85"/>
       <c r="AD85"/>
       <c r="AE85"/>
       <c r="AF85"/>
       <c r="AG85"/>
       <c r="AH85"/>
       <c r="AI85"/>
       <c r="AJ85"/>
       <c r="AK85"/>
       <c r="AL85"/>
       <c r="AM85" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN85" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO85" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP85" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AQ85" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR85" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS85"/>
       <c r="AT85"/>
       <c r="AU85"/>
       <c r="AV85"/>
       <c r="AW85"/>
     </row>
     <row r="86" spans="1:49">
       <c r="A86" t="s">
         <v>332</v>
       </c>
       <c r="B86" t="s">
         <v>333</v>
       </c>
       <c r="C86" t="s">
         <v>334</v>
       </c>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G86" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86"/>
       <c r="R86"/>
       <c r="S86"/>
       <c r="T86" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U86" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V86"/>
       <c r="W86"/>
       <c r="X86"/>
       <c r="Y86"/>
       <c r="Z86"/>
       <c r="AA86"/>
       <c r="AB86"/>
       <c r="AC86"/>
       <c r="AD86"/>
       <c r="AE86"/>
       <c r="AF86"/>
       <c r="AG86"/>
       <c r="AH86"/>
       <c r="AI86"/>
       <c r="AJ86"/>
       <c r="AK86"/>
       <c r="AL86"/>
       <c r="AM86"/>
       <c r="AN86"/>
       <c r="AO86"/>
       <c r="AP86"/>
       <c r="AQ86"/>
       <c r="AR86"/>
       <c r="AS86"/>
       <c r="AT86"/>
       <c r="AU86"/>
       <c r="AV86"/>
       <c r="AW86"/>
     </row>
     <row r="87" spans="1:49">
       <c r="A87" t="s">
         <v>335</v>
       </c>
       <c r="B87" t="s">
         <v>336</v>
       </c>
       <c r="C87" t="s">
         <v>337</v>
       </c>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="G87" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="H87" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I87" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J87" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K87" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87"/>
       <c r="R87" t="s">
         <v>233</v>
       </c>
       <c r="S87" t="s">
         <v>338</v>
       </c>
       <c r="T87" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U87" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V87"/>
       <c r="W87"/>
       <c r="X87"/>
       <c r="Y87"/>
       <c r="Z87"/>
       <c r="AA87" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB87" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC87" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD87" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AE87" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AF87" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG87" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH87" t="s">
         <v>339</v>
       </c>
       <c r="AI87"/>
       <c r="AJ87"/>
       <c r="AK87"/>
       <c r="AL87"/>
       <c r="AM87"/>
       <c r="AN87"/>
       <c r="AO87" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP87" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ87" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR87" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS87"/>
       <c r="AT87"/>
       <c r="AU87"/>
       <c r="AV87"/>
       <c r="AW87" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="88" spans="1:49">
       <c r="A88" t="s">
         <v>341</v>
       </c>
       <c r="B88" t="s">
         <v>342</v>
       </c>
       <c r="C88" t="s">
         <v>343</v>
       </c>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I88" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J88" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K88" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O88" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P88"/>
       <c r="Q88"/>
       <c r="R88" t="s">
         <v>143</v>
       </c>
       <c r="S88" t="s">
         <v>142</v>
       </c>
       <c r="T88"/>
       <c r="U88"/>
       <c r="V88"/>
       <c r="W88"/>
       <c r="X88"/>
       <c r="Y88"/>
       <c r="Z88"/>
       <c r="AA88" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB88" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC88" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD88"/>
       <c r="AE88"/>
       <c r="AF88" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG88" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH88" t="s">
         <v>344</v>
       </c>
       <c r="AI88"/>
       <c r="AJ88"/>
       <c r="AK88"/>
       <c r="AL88"/>
       <c r="AM88" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN88" t="s">
         <v>142</v>
       </c>
       <c r="AO88" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP88" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ88" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR88" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS88"/>
       <c r="AT88"/>
       <c r="AU88"/>
       <c r="AV88"/>
       <c r="AW88" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="89" spans="1:49">
       <c r="A89" t="s">
         <v>346</v>
       </c>
       <c r="B89" t="s">
         <v>347</v>
       </c>
       <c r="C89" t="s">
         <v>348</v>
       </c>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I89" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J89" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K89" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89"/>
       <c r="R89"/>
       <c r="S89"/>
       <c r="T89" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U89" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V89"/>
       <c r="W89"/>
       <c r="X89"/>
       <c r="Y89"/>
       <c r="Z89"/>
       <c r="AA89" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB89"/>
       <c r="AC89"/>
       <c r="AD89" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AE89" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AF89"/>
       <c r="AG89"/>
       <c r="AH89"/>
       <c r="AI89"/>
       <c r="AJ89"/>
       <c r="AK89"/>
       <c r="AL89"/>
       <c r="AM89"/>
       <c r="AN89"/>
       <c r="AO89" t="s">
         <v>338</v>
       </c>
       <c r="AP89" t="s">
         <v>233</v>
       </c>
       <c r="AQ89" t="s">
         <v>233</v>
       </c>
       <c r="AR89" t="s">
         <v>338</v>
       </c>
       <c r="AS89"/>
       <c r="AT89"/>
       <c r="AU89"/>
@@ -9268,882 +9272,882 @@
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90"/>
       <c r="R90"/>
       <c r="S90"/>
       <c r="T90"/>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90"/>
       <c r="X90"/>
       <c r="Y90"/>
       <c r="Z90"/>
       <c r="AA90"/>
       <c r="AB90" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC90" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD90"/>
       <c r="AE90"/>
       <c r="AF90"/>
       <c r="AG90"/>
       <c r="AH90"/>
       <c r="AI90"/>
       <c r="AJ90"/>
       <c r="AK90"/>
       <c r="AL90"/>
       <c r="AM90" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN90" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO90"/>
       <c r="AP90"/>
       <c r="AQ90"/>
       <c r="AR90"/>
       <c r="AS90"/>
       <c r="AT90"/>
       <c r="AU90"/>
       <c r="AV90"/>
       <c r="AW90"/>
     </row>
     <row r="91" spans="1:49">
       <c r="A91" t="s">
         <v>352</v>
       </c>
       <c r="B91" t="s">
         <v>353</v>
       </c>
       <c r="C91" t="s">
         <v>354</v>
       </c>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G91" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="H91" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I91" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J91" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K91" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Q91" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="R91" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="S91" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T91" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U91" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V91"/>
       <c r="W91"/>
       <c r="X91"/>
       <c r="Y91"/>
       <c r="Z91"/>
       <c r="AA91" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB91" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC91" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD91"/>
       <c r="AE91"/>
       <c r="AF91"/>
       <c r="AG91"/>
       <c r="AH91"/>
       <c r="AI91"/>
       <c r="AJ91"/>
       <c r="AK91"/>
       <c r="AL91"/>
       <c r="AM91" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN91" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO91" t="s">
         <v>234</v>
       </c>
       <c r="AP91" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ91" t="s">
         <v>233</v>
       </c>
       <c r="AR91" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS91"/>
       <c r="AT91"/>
       <c r="AU91"/>
       <c r="AV91"/>
       <c r="AW91"/>
     </row>
     <row r="92" spans="1:49">
       <c r="A92" t="s">
         <v>355</v>
       </c>
       <c r="B92" t="s">
         <v>356</v>
       </c>
       <c r="C92" t="s">
         <v>357</v>
       </c>
       <c r="D92"/>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I92" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J92" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K92" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92"/>
       <c r="R92" t="s">
         <v>233</v>
       </c>
       <c r="S92" t="s">
         <v>338</v>
       </c>
       <c r="T92"/>
       <c r="U92"/>
       <c r="V92"/>
       <c r="W92"/>
       <c r="X92"/>
       <c r="Y92"/>
       <c r="Z92"/>
       <c r="AA92" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB92" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC92" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD92"/>
       <c r="AE92"/>
       <c r="AF92" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG92" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH92"/>
       <c r="AI92"/>
       <c r="AJ92"/>
       <c r="AK92"/>
       <c r="AL92"/>
       <c r="AM92" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN92" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO92" t="s">
         <v>338</v>
       </c>
       <c r="AP92" t="s">
         <v>233</v>
       </c>
       <c r="AQ92" t="s">
         <v>233</v>
       </c>
       <c r="AR92" t="s">
         <v>338</v>
       </c>
       <c r="AS92"/>
       <c r="AT92"/>
       <c r="AU92"/>
       <c r="AV92"/>
       <c r="AW92"/>
     </row>
     <row r="93" spans="1:49">
       <c r="A93" t="s">
         <v>358</v>
       </c>
       <c r="B93" t="s">
         <v>359</v>
       </c>
       <c r="C93" t="s">
         <v>360</v>
       </c>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I93" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J93" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K93" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93"/>
       <c r="R93"/>
       <c r="S93"/>
       <c r="T93" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U93" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V93" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="W93" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="X93"/>
       <c r="Y93"/>
       <c r="Z93"/>
       <c r="AA93" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB93" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC93" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD93"/>
       <c r="AE93"/>
       <c r="AF93" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG93" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH93" t="s">
         <v>361</v>
       </c>
       <c r="AI93"/>
       <c r="AJ93"/>
       <c r="AK93"/>
       <c r="AL93"/>
       <c r="AM93" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN93" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO93" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP93" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AQ93" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR93" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AS93"/>
       <c r="AT93"/>
       <c r="AU93"/>
       <c r="AV93"/>
       <c r="AW93" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="94" spans="1:49">
       <c r="A94" t="s">
         <v>363</v>
       </c>
       <c r="B94" t="s">
         <v>364</v>
       </c>
       <c r="C94" t="s">
         <v>365</v>
       </c>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I94" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J94" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K94" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94"/>
       <c r="R94"/>
       <c r="S94"/>
       <c r="T94" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U94" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94"/>
       <c r="Y94"/>
       <c r="Z94"/>
       <c r="AA94" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB94"/>
       <c r="AC94"/>
       <c r="AD94"/>
       <c r="AE94"/>
       <c r="AF94" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AG94" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AH94"/>
       <c r="AI94"/>
       <c r="AJ94"/>
       <c r="AK94"/>
       <c r="AL94"/>
       <c r="AM94" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN94" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO94" t="s">
         <v>338</v>
       </c>
       <c r="AP94" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ94" t="s">
         <v>233</v>
       </c>
       <c r="AR94" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS94"/>
       <c r="AT94"/>
       <c r="AU94"/>
       <c r="AV94"/>
       <c r="AW94"/>
     </row>
     <row r="95" spans="1:49">
       <c r="A95" t="s">
         <v>366</v>
       </c>
       <c r="B95" t="s">
         <v>367</v>
       </c>
       <c r="C95" t="s">
         <v>368</v>
       </c>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I95" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J95"/>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O95" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P95"/>
       <c r="Q95"/>
       <c r="R95"/>
       <c r="S95"/>
       <c r="T95"/>
       <c r="U95"/>
       <c r="V95"/>
       <c r="W95"/>
       <c r="X95"/>
       <c r="Y95"/>
       <c r="Z95"/>
       <c r="AA95"/>
       <c r="AB95" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC95" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD95"/>
       <c r="AE95"/>
       <c r="AF95"/>
       <c r="AG95"/>
       <c r="AH95"/>
       <c r="AI95"/>
       <c r="AJ95"/>
       <c r="AK95"/>
       <c r="AL95"/>
       <c r="AM95" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN95" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO95"/>
       <c r="AP95"/>
       <c r="AQ95"/>
       <c r="AR95"/>
       <c r="AS95"/>
       <c r="AT95"/>
       <c r="AU95"/>
       <c r="AV95"/>
       <c r="AW95" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="96" spans="1:49">
       <c r="A96" t="s">
         <v>370</v>
       </c>
       <c r="B96" t="s">
         <v>371</v>
       </c>
       <c r="C96" t="s">
         <v>372</v>
       </c>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="I96" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="J96" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K96" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="O96" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="P96"/>
       <c r="Q96"/>
       <c r="R96" t="s">
         <v>143</v>
       </c>
       <c r="S96" t="s">
         <v>142</v>
       </c>
       <c r="T96" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U96" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96"/>
       <c r="Y96"/>
       <c r="Z96"/>
       <c r="AA96" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB96" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC96" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD96" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AE96" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AF96" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AG96" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AH96" t="s">
         <v>373</v>
       </c>
       <c r="AI96"/>
       <c r="AJ96"/>
       <c r="AK96"/>
       <c r="AL96"/>
       <c r="AM96" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AN96" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AO96" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AP96"/>
       <c r="AQ96" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AR96" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AS96"/>
       <c r="AT96"/>
       <c r="AU96"/>
       <c r="AV96"/>
       <c r="AW96" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="97" spans="1:49">
       <c r="A97" t="s">
         <v>375</v>
       </c>
       <c r="B97" t="s">
         <v>376</v>
       </c>
       <c r="C97" t="s">
         <v>377</v>
       </c>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="I97" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="J97" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K97" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97"/>
       <c r="R97" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S97" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97"/>
       <c r="X97"/>
       <c r="Y97"/>
       <c r="Z97"/>
       <c r="AA97" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB97"/>
       <c r="AC97"/>
       <c r="AD97"/>
       <c r="AE97"/>
       <c r="AF97"/>
       <c r="AG97"/>
       <c r="AH97"/>
       <c r="AI97"/>
       <c r="AJ97"/>
       <c r="AK97"/>
       <c r="AL97"/>
       <c r="AM97" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AN97" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AO97" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP97" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ97" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR97" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS97"/>
       <c r="AT97"/>
       <c r="AU97"/>
       <c r="AV97"/>
       <c r="AW97"/>
     </row>
     <row r="98" spans="1:49">
       <c r="A98" t="s">
         <v>378</v>
       </c>
       <c r="B98" t="s">
         <v>379</v>
       </c>
       <c r="C98" t="s">
         <v>380</v>
       </c>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98"/>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K98" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98"/>
       <c r="R98" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S98" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="T98" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="U98" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="V98"/>
       <c r="W98"/>
       <c r="X98"/>
       <c r="Y98"/>
       <c r="Z98"/>
       <c r="AA98" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB98" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC98" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD98"/>
       <c r="AE98"/>
       <c r="AF98"/>
       <c r="AG98"/>
       <c r="AH98"/>
       <c r="AI98"/>
       <c r="AJ98"/>
       <c r="AK98"/>
       <c r="AL98"/>
       <c r="AM98"/>
       <c r="AN98"/>
       <c r="AO98" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AP98" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ98" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AR98" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS98"/>
       <c r="AT98"/>
       <c r="AU98"/>
       <c r="AV98"/>
       <c r="AW98"/>
     </row>
     <row r="99" spans="1:49">
       <c r="A99" t="s">
         <v>381</v>
       </c>
       <c r="B99" t="s">
         <v>382</v>
       </c>
       <c r="C99" t="s">
         <v>383</v>
       </c>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
         <v>143</v>
       </c>
       <c r="I99" t="s">
         <v>142</v>
       </c>
       <c r="J99" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="K99" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99"/>
       <c r="R99" t="s">
         <v>233</v>
       </c>
       <c r="S99" t="s">
         <v>234</v>
       </c>
       <c r="T99"/>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99"/>
       <c r="X99"/>
       <c r="Y99"/>
       <c r="Z99"/>
       <c r="AA99" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB99" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="AC99" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
       <c r="AD99"/>
       <c r="AE99"/>
       <c r="AF99"/>
       <c r="AG99"/>
       <c r="AH99"/>
       <c r="AI99"/>
       <c r="AJ99"/>
       <c r="AK99"/>
       <c r="AL99"/>
       <c r="AM99" t="s">
         <v>143</v>
       </c>
       <c r="AN99" t="s">
         <v>142</v>
       </c>
       <c r="AO99" t="s">
         <v>234</v>
       </c>
       <c r="AP99" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AQ99" t="s">
         <v>233</v>
       </c>
       <c r="AR99" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AS99"/>
       <c r="AT99"/>
       <c r="AU99"/>
       <c r="AV99"/>
       <c r="AW99"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">