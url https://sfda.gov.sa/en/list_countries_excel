--- v3 (2026-04-26)
+++ v4 (2026-05-17)
@@ -653,51 +653,51 @@
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>جمهورية العراق</t>
   </si>
   <si>
     <t>The Gabonese Republic</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>الجمهورية الجابونية</t>
   </si>
   <si>
     <t>Republic of Cameroon</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>جمهورية الكاميرون</t>
   </si>
   <si>
-    <t>Republic of the Congo</t>
+    <t>Democratic Republic of the Congo</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>جمهورية الكونغو الديمقراطية</t>
   </si>
   <si>
     <t>United Mexican States</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>الولايات المتحدة المكسيكية</t>
   </si>
   <si>
     <t>إدارة الخدمة الوطنية لصحة وسلامة وجودة الأغذية الزراعية المكسيكية (SENASICA)</t>
   </si>
   <si>
     <t>Mexican National Service for Health, Safety and Quality of Agri-Food (SENASICA)</t>
   </si>
   <si>
     <t>Republic of Austria</t>
   </si>