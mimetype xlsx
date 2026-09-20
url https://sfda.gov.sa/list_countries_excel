--- v0 (2026-08-20)
+++ v1 (2026-09-20)
@@ -1642,78 +1642,78 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="49" max="49" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -3022,51 +3022,53 @@
       <c r="H16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S16" s="1"/>
       <c r="T16" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U16" s="1"/>
+      <c r="U16" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB16" s="1"/>
       <c r="AC16" s="1"/>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1"/>
       <c r="AH16" s="1"/>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1"/>
       <c r="AK16" s="1"/>
       <c r="AL16" s="1"/>
       <c r="AM16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN16" s="1" t="s">
         <v>52</v>
       </c>
@@ -3103,51 +3105,53 @@
       <c r="H17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U17" s="1"/>
+      <c r="U17" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
       <c r="Z17" s="1"/>
       <c r="AA17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB17" s="1"/>
       <c r="AC17" s="1"/>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AG17" s="1"/>
       <c r="AH17" s="1"/>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1"/>
       <c r="AK17" s="1"/>
       <c r="AL17" s="1"/>
       <c r="AM17" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN17" s="1" t="s">
@@ -3188,51 +3192,53 @@
       </c>
       <c r="I18" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q18" s="1"/>
       <c r="R18" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S18" s="1"/>
       <c r="T18" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U18" s="1"/>
+      <c r="U18" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
       <c r="Z18" s="1"/>
       <c r="AA18" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB18" s="1"/>
       <c r="AC18" s="1"/>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG18" s="1"/>
       <c r="AH18" s="1" t="s">
         <v>108</v>
       </c>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1"/>
       <c r="AK18" s="1"/>
       <c r="AL18" s="1"/>
       <c r="AM18" s="1" t="s">
         <v>64</v>
@@ -3264,77 +3270,89 @@
       <c r="C19" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
-      <c r="T19" s="1"/>
-      <c r="U19" s="1"/>
+      <c r="T19" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="U19" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
       <c r="Z19" s="1"/>
       <c r="AA19" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB19" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1"/>
-      <c r="AF19" s="1"/>
-      <c r="AG19" s="1"/>
+      <c r="AF19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG19" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH19" s="1"/>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1"/>
       <c r="AK19" s="1"/>
       <c r="AL19" s="1"/>
-      <c r="AM19" s="1"/>
-      <c r="AN19" s="1"/>
+      <c r="AM19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AN19" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AO19" s="1"/>
       <c r="AP19" s="1"/>
       <c r="AQ19" s="1"/>
       <c r="AR19" s="1"/>
       <c r="AS19" s="1"/>
       <c r="AT19" s="1"/>
       <c r="AU19" s="1"/>
       <c r="AV19" s="1"/>
       <c r="AW19" s="1"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>114</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1" t="s">
@@ -4044,97 +4062,101 @@
       <c r="AQ29" s="1"/>
       <c r="AR29" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS29" s="1"/>
       <c r="AT29" s="1"/>
       <c r="AU29" s="1"/>
       <c r="AV29" s="1"/>
       <c r="AW29" s="1"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1"/>
       <c r="W30" s="1"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB30" s="1"/>
       <c r="AC30" s="1"/>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1"/>
-      <c r="AF30" s="1"/>
-      <c r="AG30" s="1"/>
+      <c r="AF30" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG30" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH30" s="1"/>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1"/>
       <c r="AK30" s="1"/>
       <c r="AL30" s="1"/>
       <c r="AM30" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="AN30" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="AO30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP30" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ30" s="1"/>
       <c r="AR30" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS30" s="1"/>
       <c r="AT30" s="1"/>
       <c r="AU30" s="1"/>
       <c r="AV30" s="1"/>
       <c r="AW30" s="1"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C31" s="1" t="s">
@@ -4458,70 +4480,78 @@
       </c>
       <c r="B35" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
-      <c r="N35" s="1"/>
-      <c r="O35" s="1"/>
+      <c r="N35" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="O35" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
       <c r="AA35" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB35" s="1"/>
-      <c r="AC35" s="1"/>
+      <c r="AB35" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC35" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD35" s="1"/>
       <c r="AE35" s="1"/>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1"/>
       <c r="AH35" s="1"/>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1"/>
       <c r="AK35" s="1"/>
       <c r="AL35" s="1"/>
       <c r="AM35" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN35" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO35" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP35" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ35" s="1"/>
       <c r="AR35" s="1" t="s">
         <v>54</v>
       </c>
@@ -4560,95 +4590,103 @@
       <c r="J36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O36" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q36" s="1"/>
       <c r="R36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S36" s="1"/>
       <c r="T36" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U36" s="1"/>
+      <c r="U36" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W36" s="1"/>
       <c r="X36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
       <c r="AB36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AC36" s="1"/>
       <c r="AD36" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE36" s="1"/>
+      <c r="AE36" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF36" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG36" s="1"/>
       <c r="AH36" s="1" t="s">
         <v>165</v>
       </c>
       <c r="AI36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AJ36" s="1"/>
       <c r="AK36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AL36" s="1"/>
       <c r="AM36" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN36" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="AO36" s="1"/>
+      <c r="AO36" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AP36" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ36" s="1"/>
+      <c r="AQ36" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR36" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS36" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AT36" s="1"/>
       <c r="AU36" s="1"/>
       <c r="AV36" s="1"/>
       <c r="AW36" s="1"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
@@ -5502,89 +5540,95 @@
         <v>52</v>
       </c>
       <c r="J48" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O48" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S48" s="1"/>
       <c r="T48" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U48" s="1"/>
+      <c r="U48" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB48" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC48" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD48" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE48" s="1"/>
+      <c r="AE48" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
       <c r="AI48" s="1"/>
       <c r="AJ48" s="1"/>
       <c r="AK48" s="1"/>
       <c r="AL48" s="1"/>
       <c r="AM48" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN48" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO48" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP48" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="AQ48" s="1"/>
+      <c r="AQ48" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR48" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS48" s="1"/>
       <c r="AT48" s="1"/>
       <c r="AU48" s="1"/>
       <c r="AV48" s="1"/>
       <c r="AW48" s="1"/>
     </row>
     <row r="49" spans="1:49">
       <c r="A49" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>204</v>
       </c>
       <c r="D49" s="1"/>
       <c r="E49" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1" t="s">
@@ -5844,51 +5888,53 @@
       <c r="H52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J52" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
       <c r="N52" s="1"/>
       <c r="O52" s="1"/>
       <c r="P52" s="1"/>
       <c r="Q52" s="1"/>
       <c r="R52" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S52" s="1"/>
       <c r="T52" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U52" s="1"/>
+      <c r="U52" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V52" s="1"/>
       <c r="W52" s="1"/>
       <c r="X52" s="1"/>
       <c r="Y52" s="1"/>
       <c r="Z52" s="1"/>
       <c r="AA52" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB52" s="1"/>
       <c r="AC52" s="1"/>
       <c r="AD52" s="1"/>
       <c r="AE52" s="1"/>
       <c r="AF52" s="1"/>
       <c r="AG52" s="1"/>
       <c r="AH52" s="1"/>
       <c r="AI52" s="1"/>
       <c r="AJ52" s="1"/>
       <c r="AK52" s="1"/>
       <c r="AL52" s="1"/>
       <c r="AM52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN52" s="1" t="s">
         <v>52</v>
       </c>
@@ -6251,51 +6297,53 @@
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>54</v>
       </c>
       <c r="J57" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K57" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="1"/>
       <c r="O57" s="1"/>
       <c r="P57" s="1"/>
       <c r="Q57" s="1"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U57" s="1"/>
+      <c r="U57" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V57" s="1"/>
       <c r="W57" s="1"/>
       <c r="X57" s="1"/>
       <c r="Y57" s="1"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB57" s="1"/>
       <c r="AC57" s="1"/>
       <c r="AD57" s="1"/>
       <c r="AE57" s="1"/>
       <c r="AF57" s="1"/>
       <c r="AG57" s="1"/>
       <c r="AH57" s="1"/>
       <c r="AI57" s="1"/>
       <c r="AJ57" s="1"/>
       <c r="AK57" s="1"/>
       <c r="AL57" s="1"/>
       <c r="AM57" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN57" s="1" t="s">
         <v>54</v>
       </c>
@@ -6877,51 +6925,53 @@
       </c>
       <c r="K65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="O65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="P65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="R65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S65" s="1"/>
       <c r="T65" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U65" s="1"/>
+      <c r="U65" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V65" s="1"/>
       <c r="W65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="X65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB65" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC65" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD65" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1" t="s">
         <v>53</v>
       </c>
@@ -7138,51 +7188,53 @@
         <v>54</v>
       </c>
       <c r="J68" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K68" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
       <c r="N68" s="1"/>
       <c r="O68" s="1"/>
       <c r="P68" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q68" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R68" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S68" s="1"/>
       <c r="T68" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U68" s="1"/>
+      <c r="U68" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V68" s="1"/>
       <c r="W68" s="1"/>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB68" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC68" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD68" s="1"/>
       <c r="AE68" s="1"/>
       <c r="AF68" s="1"/>
       <c r="AG68" s="1"/>
       <c r="AH68" s="1"/>
       <c r="AI68" s="1"/>
       <c r="AJ68" s="1"/>
       <c r="AK68" s="1"/>
       <c r="AL68" s="1"/>
       <c r="AM68" s="1" t="s">
         <v>53</v>
@@ -7231,51 +7283,53 @@
         <v>54</v>
       </c>
       <c r="J69" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L69" s="1"/>
       <c r="M69" s="1" t="s">
         <v>54</v>
       </c>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q69" s="1"/>
       <c r="R69" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S69" s="1"/>
       <c r="T69" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U69" s="1"/>
+      <c r="U69" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
       <c r="AA69" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB69" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC69" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD69" s="1"/>
       <c r="AE69" s="1"/>
       <c r="AF69" s="1"/>
       <c r="AG69" s="1"/>
       <c r="AH69" s="1"/>
       <c r="AI69" s="1"/>
       <c r="AJ69" s="1"/>
       <c r="AK69" s="1"/>
       <c r="AL69" s="1"/>
       <c r="AM69" s="1" t="s">
         <v>53</v>
@@ -7563,51 +7617,53 @@
         <v>51</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J73" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="N73" s="1"/>
       <c r="O73" s="1"/>
       <c r="P73" s="1"/>
       <c r="Q73" s="1"/>
       <c r="R73" s="1"/>
       <c r="S73" s="1"/>
       <c r="T73" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U73" s="1"/>
+      <c r="U73" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V73" s="1"/>
       <c r="W73" s="1"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
       <c r="Z73" s="1"/>
       <c r="AA73" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB73" s="1"/>
       <c r="AC73" s="1"/>
       <c r="AD73" s="1"/>
       <c r="AE73" s="1"/>
       <c r="AF73" s="1"/>
       <c r="AG73" s="1"/>
       <c r="AH73" s="1"/>
       <c r="AI73" s="1"/>
       <c r="AJ73" s="1"/>
       <c r="AK73" s="1"/>
       <c r="AL73" s="1"/>
       <c r="AM73" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN73" s="1" t="s">
         <v>52</v>
       </c>
@@ -7653,52 +7709,56 @@
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q74" s="1"/>
       <c r="R74" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S74" s="1"/>
       <c r="T74" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U74" s="1"/>
       <c r="V74" s="1"/>
       <c r="W74" s="1"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
       <c r="Z74" s="1"/>
       <c r="AA74" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB74" s="1"/>
-      <c r="AC74" s="1"/>
+      <c r="AB74" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC74" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD74" s="1"/>
       <c r="AE74" s="1"/>
       <c r="AF74" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AG74" s="1"/>
       <c r="AH74" s="1"/>
       <c r="AI74" s="1"/>
       <c r="AJ74" s="1"/>
       <c r="AK74" s="1"/>
       <c r="AL74" s="1"/>
       <c r="AM74" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN74" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO74" s="1"/>
       <c r="AP74" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ74" s="1"/>
       <c r="AR74" s="1"/>
       <c r="AS74" s="1"/>
       <c r="AT74" s="1"/>
@@ -8315,91 +8375,97 @@
       </c>
       <c r="I83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J83" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
       <c r="N83" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P83" s="1"/>
       <c r="Q83" s="1"/>
       <c r="R83" s="1"/>
       <c r="S83" s="1"/>
       <c r="T83" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U83" s="1"/>
+      <c r="U83" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V83" s="1"/>
       <c r="W83" s="1"/>
       <c r="X83" s="1"/>
       <c r="Y83" s="1"/>
       <c r="Z83" s="1"/>
       <c r="AA83" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB83" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD83" s="1"/>
       <c r="AE83" s="1"/>
       <c r="AF83" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG83" s="1"/>
+      <c r="AG83" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH83" s="1" t="s">
         <v>307</v>
       </c>
       <c r="AI83" s="1"/>
       <c r="AJ83" s="1"/>
       <c r="AK83" s="1"/>
       <c r="AL83" s="1"/>
       <c r="AM83" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN83" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP83" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ83" s="1"/>
+      <c r="AQ83" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR83" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS83" s="1"/>
       <c r="AT83" s="1"/>
       <c r="AU83" s="1"/>
       <c r="AV83" s="1"/>
       <c r="AW83" s="1"/>
     </row>
     <row r="84" spans="1:49">
       <c r="A84" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>310</v>
       </c>
       <c r="D84" s="1"/>
       <c r="E84" s="1"/>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1" t="s">
         <v>51</v>
@@ -8721,72 +8787,70 @@
       <c r="I88" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K88" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
       <c r="N88" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O88" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P88" s="1"/>
       <c r="Q88" s="1"/>
       <c r="R88" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S88" s="1"/>
       <c r="T88" s="1"/>
       <c r="U88" s="1"/>
-      <c r="V88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
       <c r="X88" s="1"/>
       <c r="Y88" s="1"/>
       <c r="Z88" s="1"/>
       <c r="AA88" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB88" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC88" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD88" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE88" s="1"/>
+      <c r="AE88" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF88" s="1"/>
       <c r="AG88" s="1"/>
       <c r="AH88" s="1"/>
       <c r="AI88" s="1"/>
       <c r="AJ88" s="1"/>
       <c r="AK88" s="1"/>
       <c r="AL88" s="1"/>
       <c r="AM88" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN88" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO88" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP88" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ88" s="1"/>
       <c r="AR88" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS88" s="1"/>
       <c r="AT88" s="1"/>
@@ -8902,90 +8966,88 @@
       </c>
       <c r="K90" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
       <c r="N90" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O90" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P90" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q90" s="1" t="s">
         <v>54</v>
       </c>
       <c r="R90" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S90" s="1"/>
       <c r="T90" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U90" s="1"/>
+      <c r="U90" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
       <c r="X90" s="1"/>
       <c r="Y90" s="1"/>
       <c r="Z90" s="1"/>
       <c r="AA90" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB90" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC90" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD90" s="1"/>
       <c r="AE90" s="1"/>
       <c r="AF90" s="1"/>
       <c r="AG90" s="1"/>
       <c r="AH90" s="1"/>
       <c r="AI90" s="1"/>
       <c r="AJ90" s="1"/>
       <c r="AK90" s="1"/>
       <c r="AL90" s="1"/>
       <c r="AM90" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN90" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO90" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AP90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP90" s="1"/>
       <c r="AQ90" s="1"/>
-      <c r="AR90" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AR90" s="1"/>
       <c r="AS90" s="1"/>
       <c r="AT90" s="1"/>
       <c r="AU90" s="1"/>
       <c r="AV90" s="1"/>
       <c r="AW90" s="1"/>
     </row>
     <row r="91" spans="1:49">
       <c r="A91" s="1" t="s">
         <v>329</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D91" s="1"/>
       <c r="E91" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H91" s="1" t="s">
@@ -9471,51 +9533,53 @@
       </c>
       <c r="I97" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J97" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K97" s="1"/>
       <c r="L97" s="1"/>
       <c r="M97" s="1"/>
       <c r="N97" s="1"/>
       <c r="O97" s="1"/>
       <c r="P97" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q97" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R97" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S97" s="1"/>
       <c r="T97" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U97" s="1"/>
+      <c r="U97" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V97" s="1"/>
       <c r="W97" s="1"/>
       <c r="X97" s="1"/>
       <c r="Y97" s="1"/>
       <c r="Z97" s="1"/>
       <c r="AA97" s="1"/>
       <c r="AB97" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC97" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD97" s="1"/>
       <c r="AE97" s="1"/>
       <c r="AF97" s="1"/>
       <c r="AG97" s="1"/>
       <c r="AH97" s="1"/>
       <c r="AI97" s="1"/>
       <c r="AJ97" s="1"/>
       <c r="AK97" s="1"/>
       <c r="AL97" s="1"/>
       <c r="AM97" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN97" s="1" t="s">
@@ -9525,52 +9589,56 @@
       <c r="AP97" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ97" s="1"/>
       <c r="AR97" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS97" s="1"/>
       <c r="AT97" s="1"/>
       <c r="AU97" s="1"/>
       <c r="AV97" s="1"/>
       <c r="AW97" s="1"/>
     </row>
     <row r="98" spans="1:49">
       <c r="A98" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D98" s="1"/>
       <c r="E98" s="1"/>
-      <c r="F98" s="1"/>
-      <c r="G98" s="1"/>
+      <c r="F98" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H98" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J98" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
       <c r="N98" s="1"/>
       <c r="O98" s="1"/>
       <c r="P98" s="1"/>
       <c r="Q98" s="1"/>
       <c r="R98" s="1"/>
       <c r="S98" s="1"/>
       <c r="T98" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U98" s="1" t="s">
         <v>64</v>
@@ -9754,195 +9822,207 @@
       <c r="AD100" s="1"/>
       <c r="AE100" s="1"/>
       <c r="AF100" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG100" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AH100" s="1"/>
       <c r="AI100" s="1"/>
       <c r="AJ100" s="1"/>
       <c r="AK100" s="1"/>
       <c r="AL100" s="1"/>
       <c r="AM100" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN100" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO100" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP100" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ100" s="1"/>
+      <c r="AQ100" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR100" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS100" s="1"/>
       <c r="AT100" s="1"/>
       <c r="AU100" s="1"/>
       <c r="AV100" s="1"/>
       <c r="AW100" s="1"/>
     </row>
     <row r="101" spans="1:49">
       <c r="A101" s="1" t="s">
         <v>361</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D101" s="1"/>
       <c r="E101" s="1"/>
       <c r="F101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J101" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K101" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
       <c r="N101" s="1"/>
       <c r="O101" s="1"/>
       <c r="P101" s="1"/>
       <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
       <c r="S101" s="1"/>
       <c r="T101" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U101" s="1"/>
+      <c r="U101" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
       <c r="X101" s="1"/>
       <c r="Y101" s="1"/>
       <c r="Z101" s="1"/>
       <c r="AA101" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB101" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD101" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE101" s="1"/>
+      <c r="AE101" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF101" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG101" s="1"/>
+      <c r="AG101" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH101" s="1" t="s">
         <v>364</v>
       </c>
       <c r="AI101" s="1"/>
       <c r="AJ101" s="1"/>
       <c r="AK101" s="1"/>
       <c r="AL101" s="1"/>
       <c r="AM101" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN101" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP101" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ101" s="1"/>
+      <c r="AQ101" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR101" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS101" s="1"/>
       <c r="AT101" s="1"/>
       <c r="AU101" s="1"/>
       <c r="AV101" s="1"/>
       <c r="AW101" s="1"/>
     </row>
     <row r="102" spans="1:49">
       <c r="A102" s="1" t="s">
         <v>365</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D102" s="1"/>
       <c r="E102" s="1"/>
       <c r="F102" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J102" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K102" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
       <c r="N102" s="1"/>
       <c r="O102" s="1"/>
       <c r="P102" s="1"/>
       <c r="Q102" s="1"/>
       <c r="R102" s="1"/>
       <c r="S102" s="1"/>
       <c r="T102" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U102" s="1"/>
+      <c r="U102" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V102" s="1"/>
       <c r="W102" s="1"/>
       <c r="X102" s="1"/>
       <c r="Y102" s="1"/>
       <c r="Z102" s="1"/>
       <c r="AA102" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB102" s="1"/>
       <c r="AC102" s="1"/>
       <c r="AD102" s="1"/>
       <c r="AE102" s="1"/>
       <c r="AF102" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG102" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AH102" s="1" t="s">
         <v>368</v>
       </c>
       <c r="AI102" s="1"/>
       <c r="AJ102" s="1"/>
       <c r="AK102" s="1"/>
       <c r="AL102" s="1"/>
@@ -10072,75 +10152,81 @@
       <c r="J104" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K104" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
       <c r="N104" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O104" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P104" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q104" s="1"/>
       <c r="R104" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S104" s="1"/>
       <c r="T104" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U104" s="1"/>
+      <c r="U104" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V104" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W104" s="1"/>
       <c r="X104" s="1"/>
       <c r="Y104" s="1"/>
       <c r="Z104" s="1"/>
       <c r="AA104" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB104" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC104" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD104" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE104" s="1"/>
+      <c r="AE104" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF104" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG104" s="1"/>
+      <c r="AG104" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH104" s="1"/>
       <c r="AI104" s="1"/>
       <c r="AJ104" s="1"/>
       <c r="AK104" s="1"/>
       <c r="AL104" s="1"/>
       <c r="AM104" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN104" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO104" s="1"/>
       <c r="AP104" s="1"/>
       <c r="AQ104" s="1"/>
       <c r="AR104" s="1"/>
       <c r="AS104" s="1"/>
       <c r="AT104" s="1"/>
       <c r="AU104" s="1"/>
       <c r="AV104" s="1"/>
       <c r="AW104" s="1"/>
     </row>
     <row r="105" spans="1:49">
       <c r="A105" s="1" t="s">
         <v>375</v>
       </c>
@@ -10183,69 +10269,73 @@
       </c>
       <c r="U105" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V105" s="1"/>
       <c r="W105" s="1"/>
       <c r="X105" s="1"/>
       <c r="Y105" s="1"/>
       <c r="Z105" s="1"/>
       <c r="AA105" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB105" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC105" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD105" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AE105" s="1"/>
       <c r="AF105" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG105" s="1"/>
+      <c r="AG105" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH105" s="1" t="s">
         <v>378</v>
       </c>
       <c r="AI105" s="1"/>
       <c r="AJ105" s="1"/>
       <c r="AK105" s="1"/>
       <c r="AL105" s="1"/>
       <c r="AM105" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN105" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO105" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="AP105" s="1"/>
-      <c r="AQ105" s="1"/>
+      <c r="AQ105" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR105" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS105" s="1"/>
       <c r="AT105" s="1"/>
       <c r="AU105" s="1"/>
       <c r="AV105" s="1"/>
       <c r="AW105" s="1"/>
     </row>
     <row r="106" spans="1:49">
       <c r="A106" s="1" t="s">
         <v>379</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D106" s="1"/>
       <c r="E106" s="1"/>
       <c r="F106" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G106" s="1" t="s">
@@ -10353,51 +10443,53 @@
       <c r="F107" s="1"/>
       <c r="G107" s="1"/>
       <c r="H107" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J107" s="1" t="s">
         <v>64</v>
       </c>
       <c r="K107" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L107" s="1"/>
       <c r="M107" s="1"/>
       <c r="N107" s="1"/>
       <c r="O107" s="1"/>
       <c r="P107" s="1"/>
       <c r="Q107" s="1"/>
       <c r="R107" s="1"/>
       <c r="S107" s="1"/>
       <c r="T107" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U107" s="1"/>
+      <c r="U107" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V107" s="1"/>
       <c r="W107" s="1"/>
       <c r="X107" s="1"/>
       <c r="Y107" s="1"/>
       <c r="Z107" s="1"/>
       <c r="AA107" s="1"/>
       <c r="AB107" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC107" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD107" s="1"/>
       <c r="AE107" s="1"/>
       <c r="AF107" s="1"/>
       <c r="AG107" s="1"/>
       <c r="AH107" s="1"/>
       <c r="AI107" s="1"/>
       <c r="AJ107" s="1"/>
       <c r="AK107" s="1"/>
       <c r="AL107" s="1"/>
       <c r="AM107" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN107" s="1" t="s">
@@ -10433,78 +10525,84 @@
       <c r="E108" s="1"/>
       <c r="F108" s="1"/>
       <c r="G108" s="1"/>
       <c r="H108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J108" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K108" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
       <c r="N108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
-      <c r="R108" s="1"/>
-      <c r="S108" s="1"/>
+      <c r="R108" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="S108" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="T108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
       <c r="X108" s="1"/>
       <c r="Y108" s="1"/>
       <c r="Z108" s="1"/>
       <c r="AA108" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD108" s="1"/>
       <c r="AE108" s="1"/>
       <c r="AF108" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG108" s="1"/>
+      <c r="AG108" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH108" s="1"/>
       <c r="AI108" s="1"/>
       <c r="AJ108" s="1"/>
       <c r="AK108" s="1"/>
       <c r="AL108" s="1"/>
       <c r="AM108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AQ108" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AR108" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS108" s="1"/>
       <c r="AT108" s="1"/>
@@ -10804,51 +10902,53 @@
       <c r="H112" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>54</v>
       </c>
       <c r="J112" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K112" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L112" s="1"/>
       <c r="M112" s="1"/>
       <c r="N112" s="1"/>
       <c r="O112" s="1"/>
       <c r="P112" s="1"/>
       <c r="Q112" s="1"/>
       <c r="R112" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S112" s="1"/>
       <c r="T112" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U112" s="1"/>
+      <c r="U112" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V112" s="1"/>
       <c r="W112" s="1"/>
       <c r="X112" s="1"/>
       <c r="Y112" s="1"/>
       <c r="Z112" s="1"/>
       <c r="AA112" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB112" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC112" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD112" s="1"/>
       <c r="AE112" s="1"/>
       <c r="AF112" s="1"/>
       <c r="AG112" s="1"/>
       <c r="AH112" s="1"/>
       <c r="AI112" s="1"/>
       <c r="AJ112" s="1"/>
       <c r="AK112" s="1"/>
       <c r="AL112" s="1"/>
       <c r="AM112" s="1" t="s">
         <v>53</v>
@@ -10862,94 +10962,106 @@
       <c r="AP112" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AQ112" s="1"/>
       <c r="AR112" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS112" s="1"/>
       <c r="AT112" s="1"/>
       <c r="AU112" s="1"/>
       <c r="AV112" s="1"/>
       <c r="AW112" s="1"/>
     </row>
     <row r="113" spans="1:49">
       <c r="A113" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D113" s="1"/>
       <c r="E113" s="1"/>
-      <c r="F113" s="1"/>
-      <c r="G113" s="1"/>
+      <c r="F113" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H113" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J113" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K113" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L113" s="1"/>
       <c r="M113" s="1"/>
       <c r="N113" s="1"/>
       <c r="O113" s="1"/>
       <c r="P113" s="1"/>
       <c r="Q113" s="1"/>
       <c r="R113" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S113" s="1"/>
       <c r="T113" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U113" s="1"/>
+      <c r="U113" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V113" s="1"/>
       <c r="W113" s="1"/>
       <c r="X113" s="1"/>
       <c r="Y113" s="1"/>
       <c r="Z113" s="1"/>
       <c r="AA113" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB113" s="1"/>
-      <c r="AC113" s="1"/>
+      <c r="AB113" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC113" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD113" s="1"/>
       <c r="AE113" s="1"/>
       <c r="AF113" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG113" s="1"/>
+      <c r="AG113" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH113" s="1"/>
       <c r="AI113" s="1"/>
       <c r="AJ113" s="1"/>
       <c r="AK113" s="1"/>
       <c r="AL113" s="1"/>
       <c r="AM113" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN113" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO113" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP113" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ113" s="1"/>
       <c r="AR113" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS113" s="1"/>
       <c r="AT113" s="1"/>
       <c r="AU113" s="1"/>
       <c r="AV113" s="1"/>
@@ -11547,51 +11659,53 @@
       </c>
       <c r="K123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="O123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="P123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="R123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S123" s="1"/>
       <c r="T123" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U123" s="1"/>
+      <c r="U123" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V123" s="1"/>
       <c r="W123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="X123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB123" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC123" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD123" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AE123" s="1"/>
       <c r="AF123" s="1" t="s">
         <v>53</v>
       </c>
@@ -12245,51 +12359,53 @@
       <c r="F133" s="1"/>
       <c r="G133" s="1"/>
       <c r="H133" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>54</v>
       </c>
       <c r="J133" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K133" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
       <c r="N133" s="1"/>
       <c r="O133" s="1"/>
       <c r="P133" s="1"/>
       <c r="Q133" s="1"/>
       <c r="R133" s="1"/>
       <c r="S133" s="1"/>
       <c r="T133" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U133" s="1"/>
+      <c r="U133" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V133" s="1"/>
       <c r="W133" s="1"/>
       <c r="X133" s="1"/>
       <c r="Y133" s="1"/>
       <c r="Z133" s="1"/>
       <c r="AA133" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB133" s="1"/>
       <c r="AC133" s="1"/>
       <c r="AD133" s="1"/>
       <c r="AE133" s="1"/>
       <c r="AF133" s="1"/>
       <c r="AG133" s="1"/>
       <c r="AH133" s="1"/>
       <c r="AI133" s="1"/>
       <c r="AJ133" s="1"/>
       <c r="AK133" s="1"/>
       <c r="AL133" s="1"/>
       <c r="AM133" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AN133" s="1" t="s">
         <v>54</v>
       </c>
@@ -12415,51 +12531,53 @@
       <c r="F135" s="1"/>
       <c r="G135" s="1"/>
       <c r="H135" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J135" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K135" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
       <c r="N135" s="1"/>
       <c r="O135" s="1"/>
       <c r="P135" s="1"/>
       <c r="Q135" s="1"/>
       <c r="R135" s="1"/>
       <c r="S135" s="1"/>
       <c r="T135" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U135" s="1"/>
+      <c r="U135" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V135" s="1"/>
       <c r="W135" s="1"/>
       <c r="X135" s="1" t="s">
         <v>64</v>
       </c>
       <c r="Y135" s="1"/>
       <c r="Z135" s="1"/>
       <c r="AA135" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB135" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC135" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD135" s="1"/>
       <c r="AE135" s="1"/>
       <c r="AF135" s="1"/>
       <c r="AG135" s="1"/>
       <c r="AH135" s="1"/>
       <c r="AI135" s="1"/>
       <c r="AJ135" s="1"/>
       <c r="AK135" s="1"/>
       <c r="AL135" s="1"/>
@@ -12471,52 +12589,56 @@
       </c>
       <c r="AO135" s="1"/>
       <c r="AP135" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ135" s="1"/>
       <c r="AR135" s="1"/>
       <c r="AS135" s="1"/>
       <c r="AT135" s="1"/>
       <c r="AU135" s="1"/>
       <c r="AV135" s="1"/>
       <c r="AW135" s="1"/>
     </row>
     <row r="136" spans="1:49">
       <c r="A136" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D136" s="1"/>
       <c r="E136" s="1"/>
-      <c r="F136" s="1"/>
-      <c r="G136" s="1"/>
+      <c r="F136" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H136" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J136" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K136" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
       <c r="N136" s="1"/>
       <c r="O136" s="1"/>
       <c r="P136" s="1"/>
       <c r="Q136" s="1"/>
       <c r="R136" s="1"/>
       <c r="S136" s="1"/>
       <c r="T136" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U136" s="1" t="s">
         <v>64</v>
@@ -12645,70 +12767,78 @@
       </c>
       <c r="B138" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>161</v>
       </c>
       <c r="D138" s="1"/>
       <c r="E138" s="1"/>
       <c r="F138" s="1"/>
       <c r="G138" s="1"/>
       <c r="H138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J138" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K138" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L138" s="1"/>
       <c r="M138" s="1"/>
-      <c r="N138" s="1"/>
-      <c r="O138" s="1"/>
+      <c r="N138" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="O138" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="P138" s="1"/>
       <c r="Q138" s="1"/>
       <c r="R138" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S138" s="1"/>
       <c r="T138" s="1"/>
       <c r="U138" s="1"/>
       <c r="V138" s="1"/>
       <c r="W138" s="1"/>
       <c r="X138" s="1"/>
       <c r="Y138" s="1"/>
       <c r="Z138" s="1"/>
       <c r="AA138" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB138" s="1"/>
-      <c r="AC138" s="1"/>
+      <c r="AB138" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC138" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD138" s="1"/>
       <c r="AE138" s="1"/>
       <c r="AF138" s="1"/>
       <c r="AG138" s="1"/>
       <c r="AH138" s="1"/>
       <c r="AI138" s="1"/>
       <c r="AJ138" s="1"/>
       <c r="AK138" s="1"/>
       <c r="AL138" s="1"/>
       <c r="AM138" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN138" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO138" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP138" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ138" s="1"/>
       <c r="AR138" s="1" t="s">
         <v>54</v>
       </c>
@@ -12747,90 +12877,88 @@
       </c>
       <c r="K139" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L139" s="1"/>
       <c r="M139" s="1"/>
       <c r="N139" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O139" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P139" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q139" s="1" t="s">
         <v>54</v>
       </c>
       <c r="R139" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S139" s="1"/>
       <c r="T139" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U139" s="1"/>
+      <c r="U139" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V139" s="1"/>
       <c r="W139" s="1"/>
       <c r="X139" s="1"/>
       <c r="Y139" s="1"/>
       <c r="Z139" s="1"/>
       <c r="AA139" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB139" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC139" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD139" s="1"/>
       <c r="AE139" s="1"/>
       <c r="AF139" s="1"/>
       <c r="AG139" s="1"/>
       <c r="AH139" s="1"/>
       <c r="AI139" s="1"/>
       <c r="AJ139" s="1"/>
       <c r="AK139" s="1"/>
       <c r="AL139" s="1"/>
       <c r="AM139" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN139" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO139" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AP139" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP139" s="1"/>
       <c r="AQ139" s="1"/>
-      <c r="AR139" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AR139" s="1"/>
       <c r="AS139" s="1"/>
       <c r="AT139" s="1"/>
       <c r="AU139" s="1"/>
       <c r="AV139" s="1"/>
       <c r="AW139" s="1"/>
     </row>
     <row r="140" spans="1:49">
       <c r="A140" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D140" s="1"/>
       <c r="E140" s="1"/>
       <c r="F140" s="1"/>
       <c r="G140" s="1"/>
       <c r="H140" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>65</v>
@@ -12998,89 +13126,95 @@
         <v>52</v>
       </c>
       <c r="J142" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K142" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L142" s="1"/>
       <c r="M142" s="1"/>
       <c r="N142" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O142" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P142" s="1"/>
       <c r="Q142" s="1"/>
       <c r="R142" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S142" s="1"/>
       <c r="T142" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U142" s="1"/>
+      <c r="U142" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V142" s="1"/>
       <c r="W142" s="1"/>
       <c r="X142" s="1"/>
       <c r="Y142" s="1"/>
       <c r="Z142" s="1"/>
       <c r="AA142" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB142" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC142" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD142" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE142" s="1"/>
+      <c r="AE142" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF142" s="1"/>
       <c r="AG142" s="1"/>
       <c r="AH142" s="1"/>
       <c r="AI142" s="1"/>
       <c r="AJ142" s="1"/>
       <c r="AK142" s="1"/>
       <c r="AL142" s="1"/>
       <c r="AM142" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN142" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO142" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP142" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="AQ142" s="1"/>
+      <c r="AQ142" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR142" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS142" s="1"/>
       <c r="AT142" s="1"/>
       <c r="AU142" s="1"/>
       <c r="AV142" s="1"/>
       <c r="AW142" s="1"/>
     </row>
     <row r="143" spans="1:49">
       <c r="A143" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D143" s="1"/>
       <c r="E143" s="1"/>
       <c r="F143" s="1"/>
       <c r="G143" s="1"/>
       <c r="H143" s="1"/>
       <c r="I143" s="1"/>
@@ -13889,51 +14023,53 @@
         <v>54</v>
       </c>
       <c r="J153" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K153" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L153" s="1"/>
       <c r="M153" s="1" t="s">
         <v>54</v>
       </c>
       <c r="N153" s="1"/>
       <c r="O153" s="1"/>
       <c r="P153" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q153" s="1"/>
       <c r="R153" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S153" s="1"/>
       <c r="T153" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U153" s="1"/>
+      <c r="U153" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V153" s="1"/>
       <c r="W153" s="1"/>
       <c r="X153" s="1"/>
       <c r="Y153" s="1"/>
       <c r="Z153" s="1"/>
       <c r="AA153" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB153" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC153" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD153" s="1"/>
       <c r="AE153" s="1"/>
       <c r="AF153" s="1"/>
       <c r="AG153" s="1"/>
       <c r="AH153" s="1"/>
       <c r="AI153" s="1"/>
       <c r="AJ153" s="1"/>
       <c r="AK153" s="1"/>
       <c r="AL153" s="1"/>
       <c r="AM153" s="1" t="s">
         <v>53</v>
@@ -14222,72 +14358,70 @@
       <c r="I157" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J157" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K157" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L157" s="1"/>
       <c r="M157" s="1"/>
       <c r="N157" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O157" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P157" s="1"/>
       <c r="Q157" s="1"/>
       <c r="R157" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S157" s="1"/>
       <c r="T157" s="1"/>
       <c r="U157" s="1"/>
-      <c r="V157" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V157" s="1"/>
+      <c r="W157" s="1"/>
       <c r="X157" s="1"/>
       <c r="Y157" s="1"/>
       <c r="Z157" s="1"/>
       <c r="AA157" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB157" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC157" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD157" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE157" s="1"/>
+      <c r="AE157" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF157" s="1"/>
       <c r="AG157" s="1"/>
       <c r="AH157" s="1"/>
       <c r="AI157" s="1"/>
       <c r="AJ157" s="1"/>
       <c r="AK157" s="1"/>
       <c r="AL157" s="1"/>
       <c r="AM157" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN157" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO157" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP157" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ157" s="1"/>
       <c r="AR157" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS157" s="1"/>
       <c r="AT157" s="1"/>
@@ -14391,51 +14525,53 @@
       <c r="H159" s="1" t="s">
         <v>53</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>54</v>
       </c>
       <c r="J159" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K159" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L159" s="1"/>
       <c r="M159" s="1"/>
       <c r="N159" s="1"/>
       <c r="O159" s="1"/>
       <c r="P159" s="1"/>
       <c r="Q159" s="1"/>
       <c r="R159" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S159" s="1"/>
       <c r="T159" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U159" s="1"/>
+      <c r="U159" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V159" s="1"/>
       <c r="W159" s="1"/>
       <c r="X159" s="1"/>
       <c r="Y159" s="1"/>
       <c r="Z159" s="1"/>
       <c r="AA159" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB159" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC159" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD159" s="1"/>
       <c r="AE159" s="1"/>
       <c r="AF159" s="1"/>
       <c r="AG159" s="1"/>
       <c r="AH159" s="1"/>
       <c r="AI159" s="1"/>
       <c r="AJ159" s="1"/>
       <c r="AK159" s="1"/>
       <c r="AL159" s="1"/>
       <c r="AM159" s="1" t="s">
         <v>53</v>
@@ -14693,97 +14829,101 @@
       <c r="AQ162" s="1"/>
       <c r="AR162" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS162" s="1"/>
       <c r="AT162" s="1"/>
       <c r="AU162" s="1"/>
       <c r="AV162" s="1"/>
       <c r="AW162" s="1"/>
     </row>
     <row r="163" spans="1:49">
       <c r="A163" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>144</v>
       </c>
       <c r="D163" s="1"/>
       <c r="E163" s="1"/>
       <c r="F163" s="1"/>
       <c r="G163" s="1"/>
       <c r="H163" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="I163" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="J163" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K163" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L163" s="1"/>
       <c r="M163" s="1"/>
       <c r="N163" s="1"/>
       <c r="O163" s="1"/>
       <c r="P163" s="1"/>
       <c r="Q163" s="1"/>
       <c r="R163" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S163" s="1"/>
       <c r="T163" s="1"/>
       <c r="U163" s="1"/>
       <c r="V163" s="1"/>
       <c r="W163" s="1"/>
       <c r="X163" s="1"/>
       <c r="Y163" s="1"/>
       <c r="Z163" s="1"/>
       <c r="AA163" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB163" s="1"/>
       <c r="AC163" s="1"/>
       <c r="AD163" s="1"/>
       <c r="AE163" s="1"/>
-      <c r="AF163" s="1"/>
-      <c r="AG163" s="1"/>
+      <c r="AF163" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG163" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH163" s="1"/>
       <c r="AI163" s="1"/>
       <c r="AJ163" s="1"/>
       <c r="AK163" s="1"/>
       <c r="AL163" s="1"/>
       <c r="AM163" s="1" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="AN163" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="AO163" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP163" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ163" s="1"/>
       <c r="AR163" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS163" s="1"/>
       <c r="AT163" s="1"/>
       <c r="AU163" s="1"/>
       <c r="AV163" s="1"/>
       <c r="AW163" s="1"/>
     </row>
     <row r="164" spans="1:49">
       <c r="A164" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C164" s="1" t="s">
@@ -15039,51 +15179,53 @@
       <c r="H167" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J167" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K167" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L167" s="1"/>
       <c r="M167" s="1"/>
       <c r="N167" s="1"/>
       <c r="O167" s="1"/>
       <c r="P167" s="1"/>
       <c r="Q167" s="1"/>
       <c r="R167" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S167" s="1"/>
       <c r="T167" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U167" s="1"/>
+      <c r="U167" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V167" s="1"/>
       <c r="W167" s="1"/>
       <c r="X167" s="1"/>
       <c r="Y167" s="1"/>
       <c r="Z167" s="1"/>
       <c r="AA167" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB167" s="1"/>
       <c r="AC167" s="1"/>
       <c r="AD167" s="1"/>
       <c r="AE167" s="1"/>
       <c r="AF167" s="1"/>
       <c r="AG167" s="1"/>
       <c r="AH167" s="1"/>
       <c r="AI167" s="1"/>
       <c r="AJ167" s="1"/>
       <c r="AK167" s="1"/>
       <c r="AL167" s="1"/>
       <c r="AM167" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN167" s="1" t="s">
         <v>52</v>
       </c>
@@ -15124,51 +15266,53 @@
         <v>54</v>
       </c>
       <c r="J168" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K168" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L168" s="1"/>
       <c r="M168" s="1"/>
       <c r="N168" s="1"/>
       <c r="O168" s="1"/>
       <c r="P168" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q168" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R168" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S168" s="1"/>
       <c r="T168" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U168" s="1"/>
+      <c r="U168" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V168" s="1"/>
       <c r="W168" s="1"/>
       <c r="X168" s="1"/>
       <c r="Y168" s="1"/>
       <c r="Z168" s="1"/>
       <c r="AA168" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB168" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC168" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD168" s="1"/>
       <c r="AE168" s="1"/>
       <c r="AF168" s="1"/>
       <c r="AG168" s="1"/>
       <c r="AH168" s="1"/>
       <c r="AI168" s="1"/>
       <c r="AJ168" s="1"/>
       <c r="AK168" s="1"/>
       <c r="AL168" s="1"/>
       <c r="AM168" s="1" t="s">
         <v>53</v>
@@ -15292,51 +15436,53 @@
       <c r="H170" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J170" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K170" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L170" s="1"/>
       <c r="M170" s="1"/>
       <c r="N170" s="1"/>
       <c r="O170" s="1"/>
       <c r="P170" s="1"/>
       <c r="Q170" s="1"/>
       <c r="R170" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S170" s="1"/>
       <c r="T170" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U170" s="1"/>
+      <c r="U170" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V170" s="1"/>
       <c r="W170" s="1"/>
       <c r="X170" s="1"/>
       <c r="Y170" s="1"/>
       <c r="Z170" s="1"/>
       <c r="AA170" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB170" s="1"/>
       <c r="AC170" s="1"/>
       <c r="AD170" s="1"/>
       <c r="AE170" s="1"/>
       <c r="AF170" s="1"/>
       <c r="AG170" s="1"/>
       <c r="AH170" s="1"/>
       <c r="AI170" s="1"/>
       <c r="AJ170" s="1"/>
       <c r="AK170" s="1"/>
       <c r="AL170" s="1"/>
       <c r="AM170" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN170" s="1" t="s">
         <v>52</v>
       </c>
@@ -15506,94 +15652,106 @@
       <c r="AP172" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ172" s="1"/>
       <c r="AR172" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS172" s="1"/>
       <c r="AT172" s="1"/>
       <c r="AU172" s="1"/>
       <c r="AV172" s="1"/>
       <c r="AW172" s="1"/>
     </row>
     <row r="173" spans="1:49">
       <c r="A173" s="1" t="s">
         <v>402</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D173" s="1"/>
       <c r="E173" s="1"/>
-      <c r="F173" s="1"/>
-      <c r="G173" s="1"/>
+      <c r="F173" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H173" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J173" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K173" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L173" s="1"/>
       <c r="M173" s="1"/>
       <c r="N173" s="1"/>
       <c r="O173" s="1"/>
       <c r="P173" s="1"/>
       <c r="Q173" s="1"/>
       <c r="R173" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S173" s="1"/>
       <c r="T173" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U173" s="1"/>
+      <c r="U173" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V173" s="1"/>
       <c r="W173" s="1"/>
       <c r="X173" s="1"/>
       <c r="Y173" s="1"/>
       <c r="Z173" s="1"/>
       <c r="AA173" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB173" s="1"/>
-      <c r="AC173" s="1"/>
+      <c r="AB173" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC173" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD173" s="1"/>
       <c r="AE173" s="1"/>
       <c r="AF173" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG173" s="1"/>
+      <c r="AG173" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH173" s="1"/>
       <c r="AI173" s="1"/>
       <c r="AJ173" s="1"/>
       <c r="AK173" s="1"/>
       <c r="AL173" s="1"/>
       <c r="AM173" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN173" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO173" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP173" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ173" s="1"/>
       <c r="AR173" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS173" s="1"/>
       <c r="AT173" s="1"/>
       <c r="AU173" s="1"/>
       <c r="AV173" s="1"/>
@@ -16699,51 +16857,53 @@
         <v>51</v>
       </c>
       <c r="H187" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J187" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K187" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L187" s="1"/>
       <c r="M187" s="1"/>
       <c r="N187" s="1"/>
       <c r="O187" s="1"/>
       <c r="P187" s="1"/>
       <c r="Q187" s="1"/>
       <c r="R187" s="1"/>
       <c r="S187" s="1"/>
       <c r="T187" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U187" s="1"/>
+      <c r="U187" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V187" s="1"/>
       <c r="W187" s="1"/>
       <c r="X187" s="1"/>
       <c r="Y187" s="1"/>
       <c r="Z187" s="1"/>
       <c r="AA187" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB187" s="1"/>
       <c r="AC187" s="1"/>
       <c r="AD187" s="1"/>
       <c r="AE187" s="1"/>
       <c r="AF187" s="1"/>
       <c r="AG187" s="1"/>
       <c r="AH187" s="1"/>
       <c r="AI187" s="1"/>
       <c r="AJ187" s="1"/>
       <c r="AK187" s="1"/>
       <c r="AL187" s="1"/>
       <c r="AM187" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN187" s="1" t="s">
         <v>52</v>
       </c>
@@ -16960,51 +17120,53 @@
       <c r="H190" s="1" t="s">
         <v>51</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>52</v>
       </c>
       <c r="J190" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K190" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L190" s="1"/>
       <c r="M190" s="1"/>
       <c r="N190" s="1"/>
       <c r="O190" s="1"/>
       <c r="P190" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q190" s="1"/>
       <c r="R190" s="1"/>
       <c r="S190" s="1"/>
       <c r="T190" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U190" s="1"/>
+      <c r="U190" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V190" s="1"/>
       <c r="W190" s="1"/>
       <c r="X190" s="1"/>
       <c r="Y190" s="1"/>
       <c r="Z190" s="1"/>
       <c r="AA190" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB190" s="1"/>
       <c r="AC190" s="1"/>
       <c r="AD190" s="1"/>
       <c r="AE190" s="1"/>
       <c r="AF190" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AG190" s="1"/>
       <c r="AH190" s="1"/>
       <c r="AI190" s="1"/>
       <c r="AJ190" s="1"/>
       <c r="AK190" s="1"/>
       <c r="AL190" s="1"/>
       <c r="AM190" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN190" s="1" t="s">
@@ -17502,52 +17664,56 @@
       <c r="K197" s="1"/>
       <c r="L197" s="1"/>
       <c r="M197" s="1"/>
       <c r="N197" s="1"/>
       <c r="O197" s="1"/>
       <c r="P197" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q197" s="1"/>
       <c r="R197" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S197" s="1"/>
       <c r="T197" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U197" s="1"/>
       <c r="V197" s="1"/>
       <c r="W197" s="1"/>
       <c r="X197" s="1"/>
       <c r="Y197" s="1"/>
       <c r="Z197" s="1"/>
       <c r="AA197" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AB197" s="1"/>
-      <c r="AC197" s="1"/>
+      <c r="AB197" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AC197" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AD197" s="1"/>
       <c r="AE197" s="1"/>
       <c r="AF197" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AG197" s="1"/>
       <c r="AH197" s="1"/>
       <c r="AI197" s="1"/>
       <c r="AJ197" s="1"/>
       <c r="AK197" s="1"/>
       <c r="AL197" s="1"/>
       <c r="AM197" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN197" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO197" s="1"/>
       <c r="AP197" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ197" s="1"/>
       <c r="AR197" s="1"/>
       <c r="AS197" s="1"/>
       <c r="AT197" s="1"/>
@@ -17973,75 +18139,81 @@
       <c r="J203" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K203" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L203" s="1"/>
       <c r="M203" s="1"/>
       <c r="N203" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O203" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P203" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q203" s="1"/>
       <c r="R203" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S203" s="1"/>
       <c r="T203" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U203" s="1"/>
+      <c r="U203" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V203" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W203" s="1"/>
       <c r="X203" s="1"/>
       <c r="Y203" s="1"/>
       <c r="Z203" s="1"/>
       <c r="AA203" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB203" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC203" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD203" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE203" s="1"/>
+      <c r="AE203" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF203" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG203" s="1"/>
+      <c r="AG203" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH203" s="1"/>
       <c r="AI203" s="1"/>
       <c r="AJ203" s="1"/>
       <c r="AK203" s="1"/>
       <c r="AL203" s="1"/>
       <c r="AM203" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN203" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO203" s="1"/>
       <c r="AP203" s="1"/>
       <c r="AQ203" s="1"/>
       <c r="AR203" s="1"/>
       <c r="AS203" s="1"/>
       <c r="AT203" s="1"/>
       <c r="AU203" s="1"/>
       <c r="AV203" s="1"/>
       <c r="AW203" s="1"/>
     </row>
     <row r="204" spans="1:49">
       <c r="A204" s="1" t="s">
         <v>298</v>
       </c>
@@ -18163,51 +18335,53 @@
       </c>
       <c r="I205" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J205" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K205" s="1"/>
       <c r="L205" s="1"/>
       <c r="M205" s="1"/>
       <c r="N205" s="1"/>
       <c r="O205" s="1"/>
       <c r="P205" s="1" t="s">
         <v>51</v>
       </c>
       <c r="Q205" s="1" t="s">
         <v>52</v>
       </c>
       <c r="R205" s="1" t="s">
         <v>51</v>
       </c>
       <c r="S205" s="1"/>
       <c r="T205" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U205" s="1"/>
+      <c r="U205" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V205" s="1"/>
       <c r="W205" s="1"/>
       <c r="X205" s="1"/>
       <c r="Y205" s="1"/>
       <c r="Z205" s="1"/>
       <c r="AA205" s="1"/>
       <c r="AB205" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC205" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD205" s="1"/>
       <c r="AE205" s="1"/>
       <c r="AF205" s="1"/>
       <c r="AG205" s="1"/>
       <c r="AH205" s="1"/>
       <c r="AI205" s="1"/>
       <c r="AJ205" s="1"/>
       <c r="AK205" s="1"/>
       <c r="AL205" s="1"/>
       <c r="AM205" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN205" s="1" t="s">
@@ -18413,77 +18587,89 @@
       <c r="C208" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D208" s="1"/>
       <c r="E208" s="1"/>
       <c r="F208" s="1"/>
       <c r="G208" s="1"/>
       <c r="H208" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J208" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K208" s="1"/>
       <c r="L208" s="1"/>
       <c r="M208" s="1"/>
       <c r="N208" s="1"/>
       <c r="O208" s="1"/>
       <c r="P208" s="1"/>
       <c r="Q208" s="1"/>
       <c r="R208" s="1"/>
       <c r="S208" s="1"/>
-      <c r="T208" s="1"/>
-      <c r="U208" s="1"/>
+      <c r="T208" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="U208" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V208" s="1"/>
       <c r="W208" s="1"/>
       <c r="X208" s="1"/>
       <c r="Y208" s="1"/>
       <c r="Z208" s="1"/>
       <c r="AA208" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB208" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC208" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD208" s="1"/>
       <c r="AE208" s="1"/>
-      <c r="AF208" s="1"/>
-      <c r="AG208" s="1"/>
+      <c r="AF208" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AG208" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH208" s="1"/>
       <c r="AI208" s="1"/>
       <c r="AJ208" s="1"/>
       <c r="AK208" s="1"/>
       <c r="AL208" s="1"/>
-      <c r="AM208" s="1"/>
-      <c r="AN208" s="1"/>
+      <c r="AM208" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AN208" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AO208" s="1"/>
       <c r="AP208" s="1"/>
       <c r="AQ208" s="1"/>
       <c r="AR208" s="1"/>
       <c r="AS208" s="1"/>
       <c r="AT208" s="1"/>
       <c r="AU208" s="1"/>
       <c r="AV208" s="1"/>
       <c r="AW208" s="1"/>
     </row>
     <row r="209" spans="1:49">
       <c r="A209" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D209" s="1"/>
       <c r="E209" s="1"/>
       <c r="F209" s="1"/>
       <c r="G209" s="1"/>
       <c r="H209" s="1" t="s">
@@ -18564,93 +18750,101 @@
         <v>64</v>
       </c>
       <c r="H210" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J210" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K210" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L210" s="1"/>
       <c r="M210" s="1"/>
       <c r="N210" s="1"/>
       <c r="O210" s="1"/>
       <c r="P210" s="1"/>
       <c r="Q210" s="1"/>
       <c r="R210" s="1"/>
       <c r="S210" s="1"/>
       <c r="T210" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U210" s="1"/>
+      <c r="U210" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V210" s="1"/>
       <c r="W210" s="1"/>
       <c r="X210" s="1"/>
       <c r="Y210" s="1"/>
       <c r="Z210" s="1"/>
       <c r="AA210" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB210" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD210" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE210" s="1"/>
+      <c r="AE210" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF210" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG210" s="1"/>
+      <c r="AG210" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH210" s="1" t="s">
         <v>364</v>
       </c>
       <c r="AI210" s="1"/>
       <c r="AJ210" s="1"/>
       <c r="AK210" s="1"/>
       <c r="AL210" s="1"/>
       <c r="AM210" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN210" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP210" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ210" s="1"/>
+      <c r="AQ210" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS210" s="1"/>
       <c r="AT210" s="1"/>
       <c r="AU210" s="1"/>
       <c r="AV210" s="1"/>
       <c r="AW210" s="1"/>
     </row>
     <row r="211" spans="1:49">
       <c r="A211" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
       <c r="F211" s="1"/>
       <c r="G211" s="1"/>
       <c r="H211" s="1" t="s">
         <v>64</v>
@@ -18831,51 +19025,53 @@
         <v>65</v>
       </c>
       <c r="J213" s="1" t="s">
         <v>64</v>
       </c>
       <c r="K213" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L213" s="1"/>
       <c r="M213" s="1"/>
       <c r="N213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="O213" s="1"/>
       <c r="P213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q213" s="1"/>
       <c r="R213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S213" s="1"/>
       <c r="T213" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U213" s="1"/>
+      <c r="U213" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W213" s="1"/>
       <c r="X213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y213" s="1"/>
       <c r="Z213" s="1"/>
       <c r="AA213" s="1"/>
       <c r="AB213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AC213" s="1"/>
       <c r="AD213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AE213" s="1"/>
       <c r="AF213" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AG213" s="1"/>
       <c r="AH213" s="1"/>
       <c r="AI213" s="1" t="s">
         <v>53</v>
@@ -19103,81 +19299,91 @@
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1"/>
       <c r="H216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J216" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K216" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
-      <c r="R216" s="1"/>
-      <c r="S216" s="1"/>
+      <c r="R216" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="S216" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="T216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V216" s="1"/>
       <c r="W216" s="1"/>
       <c r="X216" s="1"/>
       <c r="Y216" s="1"/>
       <c r="Z216" s="1"/>
       <c r="AA216" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD216" s="1"/>
       <c r="AE216" s="1"/>
       <c r="AF216" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG216" s="1"/>
+      <c r="AG216" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH216" s="1"/>
-      <c r="AI216" s="1"/>
-      <c r="AJ216" s="1"/>
+      <c r="AI216" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ216" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AK216" s="1"/>
       <c r="AL216" s="1"/>
       <c r="AM216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AQ216" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AR216" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS216" s="1"/>
       <c r="AT216" s="1"/>
       <c r="AU216" s="1"/>
       <c r="AV216" s="1"/>
       <c r="AW216" s="1"/>
@@ -19205,99 +19411,107 @@
       </c>
       <c r="I217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J217" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K217" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U217" s="1"/>
+      <c r="U217" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V217" s="1"/>
       <c r="W217" s="1"/>
       <c r="X217" s="1"/>
       <c r="Y217" s="1"/>
       <c r="Z217" s="1"/>
       <c r="AA217" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB217" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD217" s="1"/>
       <c r="AE217" s="1"/>
       <c r="AF217" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG217" s="1"/>
+      <c r="AG217" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH217" s="1" t="s">
         <v>307</v>
       </c>
       <c r="AI217" s="1"/>
       <c r="AJ217" s="1"/>
       <c r="AK217" s="1"/>
       <c r="AL217" s="1"/>
       <c r="AM217" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN217" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AO217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP217" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ217" s="1"/>
+      <c r="AQ217" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR217" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS217" s="1"/>
       <c r="AT217" s="1"/>
       <c r="AU217" s="1"/>
       <c r="AV217" s="1"/>
-      <c r="AW217" s="1"/>
+      <c r="AW217" s="1" t="s">
+        <v>307</v>
+      </c>
     </row>
     <row r="218" spans="1:49">
       <c r="A218" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>164</v>
       </c>
       <c r="D218" s="1"/>
       <c r="E218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G218" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H218" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I218" s="1" t="s">
@@ -19306,95 +19520,103 @@
       <c r="J218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K218" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O218" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q218" s="1"/>
       <c r="R218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S218" s="1"/>
       <c r="T218" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U218" s="1"/>
+      <c r="U218" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="W218" s="1"/>
       <c r="X218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Y218" s="1"/>
       <c r="Z218" s="1"/>
       <c r="AA218" s="1"/>
       <c r="AB218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AC218" s="1"/>
       <c r="AD218" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AE218" s="1"/>
+      <c r="AE218" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AF218" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG218" s="1"/>
       <c r="AH218" s="1" t="s">
         <v>165</v>
       </c>
       <c r="AI218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AJ218" s="1"/>
       <c r="AK218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AL218" s="1"/>
       <c r="AM218" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AN218" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="AO218" s="1"/>
+      <c r="AO218" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AP218" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ218" s="1"/>
+      <c r="AQ218" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR218" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS218" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AT218" s="1"/>
       <c r="AU218" s="1"/>
       <c r="AV218" s="1"/>
       <c r="AW218" s="1"/>
     </row>
     <row r="219" spans="1:49">
       <c r="A219" s="1" t="s">
         <v>392</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>393</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>394</v>
       </c>
       <c r="D219" s="1"/>
       <c r="E219" s="1"/>
       <c r="F219" s="1" t="s">
         <v>65</v>
@@ -19494,85 +19716,89 @@
       <c r="F220" s="1"/>
       <c r="G220" s="1"/>
       <c r="H220" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J220" s="1" t="s">
         <v>64</v>
       </c>
       <c r="K220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U220" s="1"/>
+      <c r="U220" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V220" s="1"/>
       <c r="W220" s="1"/>
       <c r="X220" s="1"/>
       <c r="Y220" s="1"/>
       <c r="Z220" s="1"/>
       <c r="AA220" s="1"/>
       <c r="AB220" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD220" s="1"/>
       <c r="AE220" s="1"/>
       <c r="AF220" s="1"/>
       <c r="AG220" s="1"/>
       <c r="AH220" s="1"/>
       <c r="AI220" s="1"/>
       <c r="AJ220" s="1"/>
       <c r="AK220" s="1"/>
       <c r="AL220" s="1"/>
       <c r="AM220" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP220" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ220" s="1"/>
+      <c r="AQ220" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR220" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS220" s="1"/>
       <c r="AT220" s="1"/>
       <c r="AU220" s="1"/>
       <c r="AV220" s="1"/>
       <c r="AW220" s="1"/>
     </row>
     <row r="221" spans="1:49">
       <c r="A221" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>107</v>
       </c>
       <c r="D221" s="1"/>
       <c r="E221" s="1"/>
       <c r="F221" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G221" s="1" t="s">
@@ -19583,51 +19809,53 @@
       </c>
       <c r="I221" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J221" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K221" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Q221" s="1"/>
       <c r="R221" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S221" s="1"/>
       <c r="T221" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U221" s="1"/>
+      <c r="U221" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V221" s="1"/>
       <c r="W221" s="1"/>
       <c r="X221" s="1"/>
       <c r="Y221" s="1"/>
       <c r="Z221" s="1"/>
       <c r="AA221" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB221" s="1"/>
       <c r="AC221" s="1"/>
       <c r="AD221" s="1"/>
       <c r="AE221" s="1"/>
       <c r="AF221" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG221" s="1"/>
       <c r="AH221" s="1" t="s">
         <v>108</v>
       </c>
       <c r="AI221" s="1"/>
       <c r="AJ221" s="1"/>
       <c r="AK221" s="1"/>
       <c r="AL221" s="1"/>
       <c r="AM221" s="1" t="s">
         <v>64</v>
@@ -19753,85 +19981,89 @@
         <v>64</v>
       </c>
       <c r="H223" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J223" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K223" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U223" s="1"/>
+      <c r="U223" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V223" s="1"/>
       <c r="W223" s="1"/>
       <c r="X223" s="1"/>
       <c r="Y223" s="1"/>
       <c r="Z223" s="1"/>
       <c r="AA223" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB223" s="1"/>
       <c r="AC223" s="1"/>
       <c r="AD223" s="1"/>
       <c r="AE223" s="1"/>
       <c r="AF223" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG223" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AH223" s="1" t="s">
         <v>368</v>
       </c>
       <c r="AI223" s="1"/>
       <c r="AJ223" s="1"/>
       <c r="AK223" s="1"/>
       <c r="AL223" s="1"/>
       <c r="AM223" s="1"/>
       <c r="AN223" s="1"/>
       <c r="AO223" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP223" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ223" s="1"/>
+      <c r="AQ223" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR223" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS223" s="1"/>
       <c r="AT223" s="1"/>
       <c r="AU223" s="1"/>
       <c r="AV223" s="1"/>
       <c r="AW223" s="1"/>
     </row>
     <row r="224" spans="1:49">
       <c r="A224" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D224" s="1"/>
       <c r="E224" s="1" t="s">
         <v>53</v>
       </c>
       <c r="F224" s="1"/>
       <c r="G224" s="1"/>
@@ -19971,69 +20203,73 @@
       </c>
       <c r="U225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="V225" s="1"/>
       <c r="W225" s="1"/>
       <c r="X225" s="1"/>
       <c r="Y225" s="1"/>
       <c r="Z225" s="1"/>
       <c r="AA225" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC225" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AE225" s="1"/>
       <c r="AF225" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AG225" s="1"/>
+      <c r="AG225" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="AH225" s="1" t="s">
         <v>378</v>
       </c>
       <c r="AI225" s="1"/>
       <c r="AJ225" s="1"/>
       <c r="AK225" s="1"/>
       <c r="AL225" s="1"/>
       <c r="AM225" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN225" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO225" s="1" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="AP225" s="1"/>
-      <c r="AQ225" s="1"/>
+      <c r="AQ225" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR225" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS225" s="1"/>
       <c r="AT225" s="1"/>
       <c r="AU225" s="1"/>
       <c r="AV225" s="1"/>
       <c r="AW225" s="1"/>
     </row>
     <row r="226" spans="1:49">
       <c r="A226" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>360</v>
       </c>
       <c r="D226" s="1"/>
       <c r="E226" s="1"/>
       <c r="F226" s="1"/>
       <c r="G226" s="1"/>
       <c r="H226" s="1"/>
       <c r="I226" s="1"/>
@@ -20066,51 +20302,53 @@
       <c r="AD226" s="1"/>
       <c r="AE226" s="1"/>
       <c r="AF226" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG226" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AH226" s="1"/>
       <c r="AI226" s="1"/>
       <c r="AJ226" s="1"/>
       <c r="AK226" s="1"/>
       <c r="AL226" s="1"/>
       <c r="AM226" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AN226" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AO226" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AP226" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="AQ226" s="1"/>
+      <c r="AQ226" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AR226" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS226" s="1"/>
       <c r="AT226" s="1"/>
       <c r="AU226" s="1"/>
       <c r="AV226" s="1"/>
       <c r="AW226" s="1"/>
     </row>
     <row r="227" spans="1:49">
       <c r="A227" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D227" s="1"/>
       <c r="E227" s="1"/>
       <c r="F227" s="1"/>
       <c r="G227" s="1"/>
       <c r="H227" s="1" t="s">
         <v>64</v>