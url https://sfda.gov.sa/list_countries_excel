--- v1 (2026-09-20)
+++ v2 (2026-10-15)
@@ -5045,101 +5045,93 @@
       <c r="AP41" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ41" s="1"/>
       <c r="AR41" s="1"/>
       <c r="AS41" s="1"/>
       <c r="AT41" s="1"/>
       <c r="AU41" s="1"/>
       <c r="AV41" s="1"/>
       <c r="AW41" s="1"/>
     </row>
     <row r="42" spans="1:49">
       <c r="A42" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
-      <c r="H42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
       <c r="J42" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S42" s="1"/>
       <c r="T42" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB42" s="1"/>
       <c r="AC42" s="1"/>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1"/>
       <c r="AK42" s="1"/>
       <c r="AL42" s="1"/>
-      <c r="AM42" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM42" s="1"/>
+      <c r="AN42" s="1"/>
       <c r="AO42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP42" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ42" s="1"/>
       <c r="AR42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS42" s="1"/>
       <c r="AT42" s="1"/>
       <c r="AU42" s="1"/>
       <c r="AV42" s="1"/>
       <c r="AW42" s="1"/>
     </row>
     <row r="43" spans="1:49">
       <c r="A43" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>186</v>
@@ -8854,99 +8846,91 @@
       </c>
       <c r="AS88" s="1"/>
       <c r="AT88" s="1"/>
       <c r="AU88" s="1"/>
       <c r="AV88" s="1"/>
       <c r="AW88" s="1"/>
     </row>
     <row r="89" spans="1:49">
       <c r="A89" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D89" s="1"/>
       <c r="E89" s="1"/>
       <c r="F89" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="H89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H89" s="1"/>
+      <c r="I89" s="1"/>
       <c r="J89" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K89" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
       <c r="N89" s="1"/>
       <c r="O89" s="1"/>
       <c r="P89" s="1"/>
       <c r="Q89" s="1"/>
       <c r="R89" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S89" s="1"/>
       <c r="T89" s="1"/>
       <c r="U89" s="1"/>
       <c r="V89" s="1"/>
       <c r="W89" s="1"/>
       <c r="X89" s="1"/>
       <c r="Y89" s="1"/>
       <c r="Z89" s="1"/>
       <c r="AA89" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB89" s="1"/>
       <c r="AC89" s="1"/>
       <c r="AD89" s="1"/>
       <c r="AE89" s="1"/>
       <c r="AF89" s="1"/>
       <c r="AG89" s="1"/>
       <c r="AH89" s="1"/>
       <c r="AI89" s="1"/>
       <c r="AJ89" s="1"/>
       <c r="AK89" s="1"/>
       <c r="AL89" s="1"/>
-      <c r="AM89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM89" s="1"/>
+      <c r="AN89" s="1"/>
       <c r="AO89" s="1"/>
       <c r="AP89" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ89" s="1"/>
       <c r="AR89" s="1"/>
       <c r="AS89" s="1"/>
       <c r="AT89" s="1"/>
       <c r="AU89" s="1"/>
       <c r="AV89" s="1"/>
       <c r="AW89" s="1"/>
     </row>
     <row r="90" spans="1:49">
       <c r="A90" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>328</v>
       </c>
       <c r="D90" s="1"/>
       <c r="E90" s="1"/>
       <c r="F90" s="1" t="s">
@@ -9674,82 +9658,90 @@
       <c r="AP98" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AQ98" s="1"/>
       <c r="AR98" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AS98" s="1"/>
       <c r="AT98" s="1"/>
       <c r="AU98" s="1"/>
       <c r="AV98" s="1"/>
       <c r="AW98" s="1"/>
     </row>
     <row r="99" spans="1:49">
       <c r="A99" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D99" s="1"/>
       <c r="E99" s="1"/>
-      <c r="F99" s="1"/>
-      <c r="G99" s="1"/>
+      <c r="F99" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H99" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J99" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K99" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L99" s="1"/>
       <c r="M99" s="1"/>
       <c r="N99" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O99" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P99" s="1"/>
       <c r="Q99" s="1"/>
       <c r="R99" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="S99" s="1"/>
+      <c r="S99" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="T99" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U99" s="1"/>
+      <c r="U99" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V99" s="1"/>
       <c r="W99" s="1"/>
       <c r="X99" s="1"/>
       <c r="Y99" s="1"/>
       <c r="Z99" s="1"/>
       <c r="AA99" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB99" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC99" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD99" s="1"/>
       <c r="AE99" s="1"/>
       <c r="AF99" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG99" s="1"/>
       <c r="AH99" s="1" t="s">
         <v>357</v>
       </c>
       <c r="AI99" s="1"/>
       <c r="AJ99" s="1"/>
@@ -13909,101 +13901,93 @@
       </c>
       <c r="AQ151" s="1"/>
       <c r="AR151" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS151" s="1"/>
       <c r="AT151" s="1"/>
       <c r="AU151" s="1"/>
       <c r="AV151" s="1"/>
       <c r="AW151" s="1"/>
     </row>
     <row r="152" spans="1:49">
       <c r="A152" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D152" s="1"/>
       <c r="E152" s="1"/>
       <c r="F152" s="1"/>
       <c r="G152" s="1"/>
-      <c r="H152" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H152" s="1"/>
+      <c r="I152" s="1"/>
       <c r="J152" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K152" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L152" s="1"/>
       <c r="M152" s="1"/>
       <c r="N152" s="1"/>
       <c r="O152" s="1"/>
       <c r="P152" s="1"/>
       <c r="Q152" s="1"/>
       <c r="R152" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S152" s="1"/>
       <c r="T152" s="1" t="s">
         <v>65</v>
       </c>
       <c r="U152" s="1"/>
       <c r="V152" s="1"/>
       <c r="W152" s="1"/>
       <c r="X152" s="1"/>
       <c r="Y152" s="1"/>
       <c r="Z152" s="1"/>
       <c r="AA152" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB152" s="1"/>
       <c r="AC152" s="1"/>
       <c r="AD152" s="1"/>
       <c r="AE152" s="1"/>
       <c r="AF152" s="1"/>
       <c r="AG152" s="1"/>
       <c r="AH152" s="1"/>
       <c r="AI152" s="1"/>
       <c r="AJ152" s="1"/>
       <c r="AK152" s="1"/>
       <c r="AL152" s="1"/>
-      <c r="AM152" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM152" s="1"/>
+      <c r="AN152" s="1"/>
       <c r="AO152" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AP152" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ152" s="1"/>
       <c r="AR152" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AS152" s="1"/>
       <c r="AT152" s="1"/>
       <c r="AU152" s="1"/>
       <c r="AV152" s="1"/>
       <c r="AW152" s="1"/>
     </row>
     <row r="153" spans="1:49">
       <c r="A153" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>264</v>
@@ -15828,99 +15812,91 @@
       <c r="AR174" s="1"/>
       <c r="AS174" s="1"/>
       <c r="AT174" s="1"/>
       <c r="AU174" s="1"/>
       <c r="AV174" s="1"/>
       <c r="AW174" s="1"/>
     </row>
     <row r="175" spans="1:49">
       <c r="A175" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D175" s="1"/>
       <c r="E175" s="1"/>
       <c r="F175" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="H175" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H175" s="1"/>
+      <c r="I175" s="1"/>
       <c r="J175" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K175" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L175" s="1"/>
       <c r="M175" s="1"/>
       <c r="N175" s="1"/>
       <c r="O175" s="1"/>
       <c r="P175" s="1"/>
       <c r="Q175" s="1"/>
       <c r="R175" s="1" t="s">
         <v>53</v>
       </c>
       <c r="S175" s="1"/>
       <c r="T175" s="1"/>
       <c r="U175" s="1"/>
       <c r="V175" s="1"/>
       <c r="W175" s="1"/>
       <c r="X175" s="1"/>
       <c r="Y175" s="1"/>
       <c r="Z175" s="1"/>
       <c r="AA175" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB175" s="1"/>
       <c r="AC175" s="1"/>
       <c r="AD175" s="1"/>
       <c r="AE175" s="1"/>
       <c r="AF175" s="1"/>
       <c r="AG175" s="1"/>
       <c r="AH175" s="1"/>
       <c r="AI175" s="1"/>
       <c r="AJ175" s="1"/>
       <c r="AK175" s="1"/>
       <c r="AL175" s="1"/>
-      <c r="AM175" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM175" s="1"/>
+      <c r="AN175" s="1"/>
       <c r="AO175" s="1"/>
       <c r="AP175" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AQ175" s="1"/>
       <c r="AR175" s="1"/>
       <c r="AS175" s="1"/>
       <c r="AT175" s="1"/>
       <c r="AU175" s="1"/>
       <c r="AV175" s="1"/>
       <c r="AW175" s="1"/>
     </row>
     <row r="176" spans="1:49">
       <c r="A176" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D176" s="1"/>
       <c r="E176" s="1"/>
       <c r="F176" s="1"/>
@@ -18822,82 +18798,90 @@
       </c>
       <c r="AQ210" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AR210" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AS210" s="1"/>
       <c r="AT210" s="1"/>
       <c r="AU210" s="1"/>
       <c r="AV210" s="1"/>
       <c r="AW210" s="1"/>
     </row>
     <row r="211" spans="1:49">
       <c r="A211" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>356</v>
       </c>
       <c r="D211" s="1"/>
       <c r="E211" s="1"/>
-      <c r="F211" s="1"/>
-      <c r="G211" s="1"/>
+      <c r="F211" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="H211" s="1" t="s">
         <v>64</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>65</v>
       </c>
       <c r="J211" s="1" t="s">
         <v>53</v>
       </c>
       <c r="K211" s="1" t="s">
         <v>54</v>
       </c>
       <c r="L211" s="1"/>
       <c r="M211" s="1"/>
       <c r="N211" s="1" t="s">
         <v>64</v>
       </c>
       <c r="O211" s="1" t="s">
         <v>65</v>
       </c>
       <c r="P211" s="1"/>
       <c r="Q211" s="1"/>
       <c r="R211" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="S211" s="1"/>
+      <c r="S211" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="T211" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="U211" s="1"/>
+      <c r="U211" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="V211" s="1"/>
       <c r="W211" s="1"/>
       <c r="X211" s="1"/>
       <c r="Y211" s="1"/>
       <c r="Z211" s="1"/>
       <c r="AA211" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AB211" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AC211" s="1" t="s">
         <v>65</v>
       </c>
       <c r="AD211" s="1"/>
       <c r="AE211" s="1"/>
       <c r="AF211" s="1" t="s">
         <v>64</v>
       </c>
       <c r="AG211" s="1"/>
       <c r="AH211" s="1" t="s">
         <v>357</v>
       </c>
       <c r="AI211" s="1"/>
       <c r="AJ211" s="1"/>